--- v0 (2025-12-25)
+++ v1 (2026-05-17)
@@ -1,104 +1,212 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.3.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava buduje náhradní ledovou plochu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Městských sadech se staví náhradní ledová plocha, která bude sportovcům sloužit po dobu plánované opravy zimního stadionu. Pokud tedy zastupitelé schválí navýšení ceny na jeho realizaci. Několikrát odkládaná rekonstrukce by měla začít ještě letos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stísněné,  špatně větrané šatny, chybějící tělocvična pro přípravu  sportovců, zastaralé zázemí pro diváky – to jsou jen některé  problémy, které opavský hokejový stánek má. A  není se čemu divit. Od 50. let minulého století, kdy byla  venkovní ledová plocha zastřešená, tady k žádným větším  úpravám nedošlo.   S právě končící hokejovou sezonou zřejmě také opavský  stadion ukončí svůj provoz. A bude jej čekat zhruba dvouletá  rekonstrukce. 250  hokejistů už je na tuto  skutečnost připraveno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor  Bárta, jednatel, HC Slezan Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Celý  ten proces by měl trvat zhruba měsíc. Za tu dobu vystěhujeme a  předáme staveniště firmě, která bude rekonstruovat stadion.“                                                                                                                                                                                                Tréninky  pak budou na kryté náhradní ploše, která se právě připravuje v  Městských sadech, vedle fotbalového stadionu. Namísto skleníků  pro pěstování květin tady vznikne ledová plocha o rozměrech 56  x 26 metrů zastřešená stanem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman  Chodorovský, dodavatel stavby, Perfect Ice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Momentálně  se demolují poslední základové desky skleníků.  A připravuje  se celá plocha na výstavbu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Realizace  náhradního ledu za 25 mil. korun nabrala několika týdenní  zpoždění kvůli likvidaci nebezpečného odpadu -  azbestu, který  tady byl nalezen. Hotovo bude na konci května.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -114,54 +222,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sem  se pak přesunou po dobu oprav všechny tréninky i zápasy.  Podmínkou, aby rekonstrukce vůbec začala, je ale souhlas   zastupitelů města s vyšší cenou. Ta původní oscilovala okolo  300 mil. korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal  Kokošek, 1. náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Zejména  se jedná o navýšení ceny,  která je oproti roku 2020, kdy projekt vznikal, vyšší. Do hry  vstupují  ceny materiálu, služeb a prací. A také vyšší inflace.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Vítěze  výběrového řízení už komise vybrala, jeho jméno ale teprve  zveřejní. Každopádně  příprava na novou sezonu začne už na  náhradní ledové ploše.  Během  posledního březnového týdne se mohou přijít Opavané se starým  zimním stadionem  symbolicky rozloučit. Během těchto dnů budou  rozšířeny odpolední hodiny bruslení pro veřejnost.     </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Při požáru domu Frýdku Místku Bahně zahynul majitel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -208,149 +312,140 @@
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Posádka ZZS již nemohla pomoci jednapadesátiletému muži, který se nacházel uvnitř domu.  Následkům požáru podlehl před jejich příjezdem.  Ošetřena byla o dva roky mladší žena, která jevila známky interních obtíží. Po poskytnutí  přednemocniční neodkladné péče ji záchranáři ponechali na místě události, její transport do  zdravotnického zařízení nebyl nutný."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Uvnitř domu bylo potřeba rozebrat část stropu mezi podkrovím a půdním prostorem a  dohasit jednotlivá ohniska. Průzkumem hasičů bylo zjištěno, že v domě nebyl nainstalován  detektor kouře - tedy tzv. hlásič požáru. Příčina vzniku požáru je v šetření jak hasičů, tak specialistů z řad  policie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 17. 3. 2023 17.00 - 3</w:t>
-[...6 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:t xml:space="preserve">Zprávy krátké, 17. 3. 2023 17.00 - 3 V ostravských Výškovicích se v pátek dopoledne srazilo osobní auto s tramvají. Cestující se nezranili, naopak řidičku osobního auta, která nehodu zavinila, museli hasiči s pomocí hydraulických nástrojů vyprostit. Podrobnosti máme na webu </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">polar.cz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Zástupci vedení Českých drah a Moravskoslezského kraje podepsali nový desetiletý kontrakt na zajištění regionální železniční dopravy. Na koleje v našem regionu vyjedou nové vlaky, včetně bateriových. V plánu jsou také nové přímé linky, např. mezi Krnovem a Českým Těšínem nebo zavedení Ostravského okruhu.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Zástupci vedení Českých drah a Moravskoslezského kraje podepsali nový desetiletý kontrakt na zajištění regionální železniční dopravy. Na koleje v našem regionu vyjedou nové vlaky, včetně bateriových. V plánu jsou také nové přímé linky, např. mezi Krnovem a Českým Těšínem nebo zavedení Ostravského okruhu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Operace deformit přednoží miniinvazivní metodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrum jednodenní chirurgie v Orlové je jediné pracoviště v České republice, které provádí estetické zákroky v oblasti chirurgie nohy miniinvazivní operační technikou. Zájem o tuto metodu stoupá pro její šetrnost, vhodná je i pro pacienty s diabetickou nohou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Deformity prstů, vbočené palce, ostruhy patní kosti, artrózy palců i diabetické nohy. Všechny tyto nežádoucí problémy běžně operují na všech ortopedických odděleních, ne však metodou, kterou nabízí pouze detašované pracoviště karvinské rájecké nemocnice v Orlové.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Deformity prstů, vbočené palce, ostruhy patní kosti, artrózy palců i diabetické nohy. Všechny tyto nežádoucí problémy běžně operují na všech ortopedických odděleních, ne však metodou, kterou nabízí pouze detašované pracoviště karvinské rájecké nemocnice v Orlové. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Holinka, primář ortopedického oddělení Nemocnice Karviná - Ráj</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Celou operaci provádíme pod rentgenovým přístrojem, to znamená, že já vlastně nevidím ty kosti, mýma očima je právě monitor toho rentgenového přístroje.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Právě tuto metodu si vybrala i Marcela Minksová z Javorníku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Minksová, pacientka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Trápí mě vbočené palce už delší dobu, ale neřešila jsem to, až mě to začalo bolet při chůzi. Byla jsem u svého ortopeda, ten říkal, že pojedeme tu klasickou metodu, to sekání nebo se zkusí ty vložky na příčně plochou klenbu, ale nepomohlo to a do klasické operace se mi nechtělo, nakonec jsme se dozvěděla o této metodě pana primáře Holinky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlavní výhodou je, že se operace provádí pomocí malých kožních vpichů. Pro pacienty je to maximálně šetrné.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlavní výhodou je, že se operace provádí pomocí malých kožních vpichů. Pro pacienty je to maximálně šetrné. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Murínová, mluvčí Nemocnice Karviná-Ráj</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “V tuto chvíli tým pod vedením primáře Holinky ročně takových operací udělá 250 až 300 a zájem pacientů stále roste."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -396,253 +491,195 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">41 obyvatel domova teď žije v náhradních prostorách ve Frenštátě pod Radhoštěm. Přestavba, jejíž cena byla stanovena na 211 milionů korun, má skončit zhruba za rok. Zásah do staré budovy ale odhalil skryté komplikace, zejména ve střeše a stropech. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana MS kraje pro sociální oblast: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Takže tam budeme asi muset přidat trošku více peněz, ale my jsme slíbili klientům, že se brzy vrátí do zařízení zpátky, z Frenštátu, a proto se snažíme i se stavební firmou dodržet termín.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dana Jančálková, ředitelka Domova Duha Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tak je to samozřejmě pro nás velmi složité, protože nejsme jenom jedna budova. Máme ještě budovu na Bezručově, kde zůstalo 88 uživatelů, defacto odstřihnutých od zahrady.”          </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavebním zásahem se jeho kapacita zvedne o 32 lůžek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 17. 3. 2023 17.00 - 4</w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké, 17. 3. 2023 17.00 - 4 V pondělí 20. března začne oprava silnice I/11 mezi Rýmařovem a Šumperkem. Práce na hranici Olomouckého a Moravskoslezského potrvají do poloviny dubna. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Přibližně za 17,4 milionu Kč bez DPH je naplánováno frézování, sanace podloží a položení nového povrchu. Výměna asfaltu bude probíhat za částečné uzavírky, veškerá doprava projede kyvadlově po neopravované části komunikace. Střídavý provoz pohlídají semafory operativně nahrazované školeným personálem.”</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Předškoláci si užili fyzikální a chemické pokusy se žáky 1. ZŠ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruntálská Základní škola na Jesenické ulici dlouhodobě spolupracuje se všemi mateřskými školami ve městě a připravuje pro ně tematické dny. Chemicko fyzikální den se pro předškoláky připravili žáci 8. a 9. třídy. Děti ze školek si užily pokusy i ukázky, které si mohou vyzkoušet i doma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Všechny ukázky probíhaly v nově vybavených odborných učebnách školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Žáková, ředitelka školy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „V rámci udržitelnosti projektu je nabízíme v rámci spolupráce mateřským školám. Naši učitelé a žáci připravili perfektní program, no a do těchto učeben zveme malé děti, ukazujeme jim, jak to ve škole vypadá.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Fyzikální ukázky byly zaměřeny na elektřinu, barvy a vlastnosti látek.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Bálint, žák 9. třídy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Učili jsme je,jak funguje statická elektřina, jak funguje elektřina a jak se vyrábí takový blesk. Pomocí našich vymožeností jsme ej naučili, jak funguje obvod.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adéla Tesařová, žákyně 8. třídy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tady jsme zkoušeli takové ty jednoduché kouzla, jestli jim drží papír vodu nebo jestli jim míček bude plavat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eliška Riplová, žákyně 8. třídy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nakreslily na papír fixkama co chtěly, přes tady tento papírek jsme to dali do té dírky a dali jsme to pak do té kádinky.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V další učebně děti ze školek zaujaly pokusy s chemickými látkami.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kolomý, žák 9. třídy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dělají se tady různé chemické pokusy, třeba lávová lampa, kterou za chvilku ukážeme, nebo naše podomácku vyrobená sopka, mizení neviditelného lektvaru.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ukázek se postupně účastnily všechny mateřské školy ve městě. Všechny akce škol pro školky mají také za cíl, připravit rodiče a děti na zápis do škol, který v Bruntále bude ve dnech 21. a 22. dubna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -739,93 +776,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-03-2023-17-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>