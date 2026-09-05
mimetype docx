--- v1 (2026-05-17)
+++ v2 (2026-09-05)
@@ -818,51 +818,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-03-2023-17-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-03-2023-17-00?url=regionalni-zpravy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>