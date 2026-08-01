--- v0 (2025-12-23)
+++ v1 (2026-08-01)
@@ -1,104 +1,212 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.3.2023, 16:34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava buduje náhradní ledovou plochu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Městských sadech se staví náhradní ledová plocha, která bude sportovcům sloužit po dobu plánované opravy zimního stadionu. Pokud tedy zastupitelé schválí navýšení ceny na jeho realizaci. Několikrát odkládaná rekonstrukce by měla začít ještě letos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stísněné,  špatně větrané šatny, chybějící tělocvična pro přípravu  sportovců, zastaralé zázemí pro diváky – to jsou jen některé  problémy, které opavský hokejový stánek má. A  není se čemu divit. Od 50. let minulého století, kdy byla  venkovní ledová plocha zastřešená, tady k žádným větším  úpravám nedošlo.   S právě končící hokejovou sezonou zřejmě také opavský  stadion ukončí svůj provoz. A bude jej čekat zhruba dvouletá  rekonstrukce. 250  hokejistů už je na tuto  skutečnost připraveno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor  Bárta, jednatel, HC Slezan Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Celý  ten proces by měl trvat zhruba měsíc. Za tu dobu vystěhujeme a  předáme staveniště firmě, která bude rekonstruovat stadion.“                                                                                                                                                                                                Tréninky  pak budou na kryté náhradní ploše, která se právě připravuje v  Městských sadech, vedle fotbalového stadionu. Namísto skleníků  pro pěstování květin tady vznikne ledová plocha o rozměrech 56  x 26 metrů zastřešená stanem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman  Chodorovský, dodavatel stavby, Perfect Ice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Momentálně  se demolují poslední základové desky skleníků.  A připravuje  se celá plocha na výstavbu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Realizace  náhradního ledu za 25 mil. korun nabrala několika týdenní  zpoždění kvůli likvidaci nebezpečného odpadu -  azbestu, který  tady byl nalezen. Hotovo bude na konci května.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -114,54 +222,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sem  se pak přesunou po dobu oprav všechny tréninky i zápasy.  Podmínkou, aby rekonstrukce vůbec začala, je ale souhlas   zastupitelů města s vyšší cenou. Ta původní oscilovala okolo  300 mil. korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal  Kokošek, 1. náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Zejména  se jedná o navýšení ceny,  která je oproti roku 2020, kdy projekt vznikal, vyšší. Do hry  vstupují  ceny materiálu, služeb a prací. A také vyšší inflace.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Vítěze  výběrového řízení už komise vybrala, jeho jméno ale teprve  zveřejní. Každopádně  příprava na novou sezonu začne už na  náhradní ledové ploše.  Během  posledního březnového týdne se mohou přijít Opavané se starým  zimním stadionem  symbolicky rozloučit. Během těchto dnů budou  rozšířeny odpolední hodiny bruslení pro veřejnost.     </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti si prohlédli budovu soudu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -207,106 +311,95 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana  Holešová, ředitelka správy, Okresní  soud v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já  studenty provedu všemi odděleními, které tady jsou. Které se  dělí na trestní a civilní. Řeknu  jim něco o správě soudu. O výkonu soudu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Návštěvníci  mohli vidět také místnost, kde čekají obžalovaní, kteří jsou  ve vazbě, na začátek soudního procesu,  odděleni mřížemi od ostatních. Nahlédli také do jednacích  síní, kterých je tady hned několik. A jak takové soudní  líčení probíhá, to se dozvěděli v největší zdejším  jednacím sále.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří  Urban, soudce,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Okresní  soud v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to krásná jednací síň.  Soudí se tady zcela běžné trestní věci. Mladiství, dospělí.  Soudíme tady i děti do 15 let. Je využívána  skoro každý den.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Vyzkoušet  si také mohli, jaké je to sedět na místě soudce a mít na sobě  talár, tedy úřední oděv, který se při  výkonu funkce používá.  Dozvěděli se, jakou úlohu má v  procesu státní zástupce, advokát, svědek či senát.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">studentka  Střední zdravotnické školy v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nikdy  jsem na soudě nebyla, takže to pro mne bylo zajímavé.“	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Tato  exkurse v podstatě navázala na učivo v předmětu Základy  společenských věd, ve kterém se studenti již o fungování   soudnictví u nás leccos dozvěděli.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ještě jednou, pane profesore ve Slezském divadle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -319,57 +412,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Příběh  začíná v pracovně profesora ruské literatury, který dosud vedl  nudný, spořádaný život se svou manželkou, a potřebuje zřejmě  rozptýlit. Možná stejně, jako jeho žena  Ema, profesorka německé filosofie, která se zamilovala do svého  kolegy. Ten ale o její přízeň nestojí. A tak by byl raději,  kdyby zůstala se svým manželem.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin  Valouch, role Ivoše, Slezské divadlo:  „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S  Ivošem se může ztotožnit každý muž tohoto věku, kterému já  říkám stárnoucí mladík.  Má nějaké představy, sny. Má pocit, že mu v něčem ujel vlak.  Chtěl by zažít ještě nějakou romantiku, lásku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Neobvyklou  možnost mu nabídne virtuální realita. Díky ní se dostane do  svého oblíbeného románu Vojna a mír. A setká se zde s jednou z  postav,  mladičkou Natašou Rostovovou.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Zatloukalová,  role Nataši, Slezské divadlo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  to komtesa, která s hrozně nudí. Chce  zažít velkou lásku.  Několikrát  se zamilovává  a najednou se v té  naší hře, v tom jejím příběhu, objeví podivný pán, který  tam nemá co dělat. A  je to pro ni zvláštní, hrozně ji to fascinuje.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Ivo  se objeví nejen v životě šlechtičny, ale také rovnou v  knize,  kterou v II. polovině 19 století napsal ruský spisovatel Lev  Niklolajevič Tolstoj.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -501,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-18-03-2023-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>