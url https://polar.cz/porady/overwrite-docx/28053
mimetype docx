--- v0 (2025-12-24)
+++ v1 (2026-09-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.3.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrum pro uprchlíky z Ukrajiny už nebude spravovat krajský úřad, přejde pod ministerstvo vnitra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krajské asistenční centrum pro uprchlíky z Ukrajiny už nebude spravovat krajský úřad, ale od příštího měsíce bude patřit pod ministerstvo vnitra. Ostrava bude také jedno ze tří míst v zemi, kde bude migrantům zajištěno i ubytování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -126,57 +241,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stísněné,  špatně větrané šatny, chybějící tělocvična pro přípravu  sportovců, zastaralé zázemí pro diváky – to jsou jen některé  problémy, které opavský hokejový stánek má. A  není se čemu divit. Od 50. let minulého století, kdy byla  venkovní ledová plocha zastřešená, tady k žádným větším  úpravám nedošlo.   S právě končící hokejovou sezonou zřejmě také opavský  stadion ukončí svůj provoz. A bude jej čekat zhruba dvouletá  rekonstrukce. 250  hokejistů už je na tuto  skutečnost připraveno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor  Bárta, jednatel, HC Slezan Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Celý  ten proces by měl trvat zhruba měsíc. Za tu dobu vystěhujeme a  předáme staveniště firmě, která bude rekonstruovat stadion.“                                                                                                                                                                                                Tréninky  pak budou na kryté náhradní ploše, která se právě připravuje v  Městských sadech, vedle fotbalového stadionu. Namísto skleníků  pro pěstování květin tady vznikne ledová plocha o rozměrech 56  x 26 metrů zastřešená stanem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman  Chodorovský, dodavatel stavby, Perfect Ice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Momentálně  se demolují poslední základové desky skleníků.  A připravuje  se celá plocha na výstavbu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Realizace  náhradního ledu za 25 mil. korun nabrala několika týdenní  zpoždění kvůli likvidaci nebezpečného odpadu -  azbestu, který  tady byl nalezen. Hotovo bude na konci května.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -192,54 +300,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sem  se pak přesunou po dobu oprav všechny tréninky i zápasy.  Podmínkou, aby rekonstrukce vůbec začala, je ale souhlas   zastupitelů města s vyšší cenou. Ta původní oscilovala okolo  300 mil. korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal  Kokošek, 1. náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Zejména  se jedná o navýšení ceny,  která je oproti roku 2020, kdy projekt vznikal, vyšší. Do hry  vstupují  ceny materiálu, služeb a prací. A také vyšší inflace.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Vítěze  výběrového řízení už komise vybrala, jeho jméno ale teprve  zveřejní. Každopádně  příprava na novou sezonu začne už na  náhradní ledové ploše.  Během  posledního březnového týdne se mohou přijít Opavané se starým  zimním stadionem  symbolicky rozloučit. Během těchto dnů budou  rozšířeny odpolední hodiny bruslení pro veřejnost.     </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Při požáru domu Frýdku Místku Bahně zahynul majitel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -329,53 +433,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tyto stromy v Moskevské ulici byly vysázeny, když se Havířov stavěl. Nyní je museli dřevorubci pokácet, protože v okalitě vede horkovod, na kterém se musí provést oprava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Návratová, vedoucí odboru životního prostředí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Bohužel, horkovod je umístěn v zelené ploše tak, že občané na ni vysadili stromy a tyto stromy je v souladu s platnou legislativou společnost Veolia oprávněná pokácet, protože vyrůstají přímo na horkovodní síti a v jejím ochranném pásmu." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé vnímají vykácení vzrostlých stromů nelibě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé vnímají vykácení vzrostlých stromů nelibě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Moc se mi to nelíbí, protože tady bydlíme u lesa a je to pěkné tady ty stromy, ale slyšel jsem něco, že se tu dělá nějaké potrubí a že se vysází nové. Nevím, jestli je to pravda.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
@@ -422,80 +525,72 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bytový dům pro seniory v Karviné-Ráji zdobí velkoplošný mural</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné byla dokončena druhá velkoplošná malba. Po házenkářské hale se mural objevil i na bytovém domě 814 v Karviné-Ráji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bytový dům 814 v Karivné-Ráji, který místní znají jako Dům lásky, má nově svou boční stěnu pokrytou muralem. O velkoplošnou malbu se postaral polský streetartový umělec, návrh vybírali zástupci města společně s kurátorkou  umění pro veřejný prostor.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bytový dům 814 v Karivné-Ráji, který místní znají jako Dům lásky, má nově svou boční stěnu pokrytou muralem. O velkoplošnou malbu se postaral polský streetartový umělec, návrh vybírali zástupci města společně s kurátorkou  umění pro veřejný prostor. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikola Vavrous, produkční</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Tento mural maluje umělec z Krakova, Kamil Kuzko, je to zároveň profesor na akademii umění v Krakově a město si vybralo tohoto umělce z několika návrhů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na stěně domu jsou vyobrazeni dva mladí lidé, kteří se  ze symbolických oken dívají každý na něco jiného.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexandra Kroliková, kurátorka umění ve veřejném prostoru</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Paní kouká na moderní Karvinou a pán kouká na starou Karvinou. Ale je to tak, že každý člověk to popíše podle svého, necháme to na kolemjdoucích, každý to bude popisovat podle své nálady a každý den se ten výklad může měnit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mural na stěně bytového domu je v pořadí druhý, který zdobí  dominantní objekty ve městě, první velkoplošná malba vznikla loni na podzim na házenkářské hale, je na něm vyobrazena legenda karvinské házené František Brůna. Oba muraly vznikly v rámci česko-polského projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -550,96 +645,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlídky strážníků nemohou být neustále na všech místech, zvlášť v tak velkém městě, jako je Havířov. V jedné z lokalit v Prostřední-Suché si ale lidé stěžovali na neustálý nepořádek a na problémové lidi. Proto se tam městská policie rozhodla instalovat kameru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Šataník, 2. zástupce ředitele MP Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme k dispozici novou mobilní kameru namontovanou na sloup veřejného osvětlení a ta nám bude monitorovat tuto oblast a budeme to mít propojené na dispečink, kde dispečer uvidí, co se tady děje.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z vašich statistik, je tady vyšší výskyt různých přestupků?</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z vašich statistik, je tady vyšší výskyt různých přestupků? </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Šataník, 2. zástupce ředitele MP Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Z našich statistik nám to nevyplývá, ale občané asi mají větší přehled v tom, že jsou tady stále na tom místě a o tom nás informují o těch problémech a my se to snažíme nějakým způsobem řešit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nepořádek tady je, ale že by tady byli nějací problémoví lidé, tak možná ti, kteří se tady teď nastěhovali.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já si myslím, že určitě. Aspoň bude vidět, kdo tady dělá nepořádek, kdo krade, nebo tak. Budou to mít pod kontrolou a my budeme klidnější.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já si myslím, že určitě. Aspoň bude vidět, kdo tady dělá nepořádek, kdo krade, nebo tak. Budou to mít pod kontrolou a my budeme klidnější.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V každém městě jsou problémy, tady třeba chodí vybírat popelnice. Já myslím, že to je na dobrém místě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městská policie nechala takto instalovat ještě jednu mobilní kameru a to na ulici Okružní, kde si lidé také stěžovali na narušování veřejného pořádku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -735,93 +828,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-19-03-2023-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>