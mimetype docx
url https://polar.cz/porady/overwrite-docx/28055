--- v0 (2025-12-22)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.3.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město už řeší možnosti úprav Hlavní třídy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek připravuje konkrétní úpravy na zklidnění Hlavní třídy. Dlouhodobě přetížený průtah nyní po spuštění očekávaného obchvatu zklidní řada opatření. Připravují se výstavby křižovatek, přechodů pro chodce i kruhových objezdů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,75 +178,73 @@
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vysoká škola navrhla několik velmi zajímavých řešení. Nicméně  ta řešení je třeba rozdělit do dvou skupin. Ty které, je možné realizovat ihned  za relativně nízkých finančních nákladů. A řešení, která budou vyžadovat  opravdu léta, aby se zrealizovala. My bychom chtěli, aby se ta komunikace  nezužovala. Čili zůstane v těch dvou pruzích, nicméně aby na ní přibyly  bezpečné kruhové objezdy, zastávky, napojily se některé slepé ulice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Úprava komunikace mezi Hlavní třídou a Ostravskou ulicí, tam  jsou dva projekty. Jeden je na úpravu křižovatky klasicky, druhý je formou  okružní cesty. Vybíráme variantu, která bude nejrychlejší a momentálně nejlevnější.  A to je úprava klasická. Poněvadž, kdybychom chtěli dělat úpravu okružní silnice,  museli bychom čekat ještě dalších 5 až 8 let, než se tato silnice převede z ŘSD  na kraj."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Protože v tomto případě by šlo o dlouhý proces, tak  vznikl seznam opatření, která mají být rychlá a pomoci vyřešit některá současná  omezení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Protože v tomto případě by šlo o dlouhý proces, tak  vznikl seznam opatření, která mají být rychlá a pomoci vyřešit některá současná  omezení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bude možné propojení Frýdku a Místku rychlejší. Tím, že z ulice  8. pěšího pluku umožníme odbočení doleva, například i pro městskou hromadnou  dopravu. Kdy by se opravdu velmi zkrátila dojezdová doba mezi městskými částmi.  Budeme chtít obnovit levé odbočení z bývalého autobusového stanoviště a u  křižovatky „U vykopnutého“, když se pojede od Riviery, přibydou nějaké  autobusové zálivy u nového kulturního centra, které by mělo vzniknout. Vznikne  například vyvolávací přechod směrem k Tescu. To jsou opatření, která jsou  rychlá, budou levná a pomohou bezpečnosti, plynulosti a pomohou zpomalit a  zabránit tomu tranzitu, který chceme, aby veškerý projížděl po obchvatu. Ale  samozřejmě chceme do budoucna, aby se na tento průtah dostaly zejména kruhové  objezdy, které jsou plynulejší, bezpečnější a budou určitě občany i lépe  kvitovány."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město už nechalo provést částečné měření provozu po spuštění  obchvatu. Údaje z jednoho úseku získané z řadičů křižovatky ukázaly,  že v průběhu ledna zde projíždělo 20 000 až 25 000 vozidel  denně, přitom před zprovozněním obchvatu šlo o 32 000 vozidel za den.  Přesnější průzkum radnice plánuje zadat půl roku po spuštění obchvatu  v celém rozsahu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město už nechalo provést částečné měření provozu po spuštění  obchvatu. Údaje z jednoho úseku získané z řadičů křižovatky ukázaly,  že v průběhu ledna zde projíždělo 20 000 až 25 000 vozidel  denně, přitom před zprovozněním obchvatu šlo o 32 000 vozidel za den.  Přesnější průzkum radnice plánuje zadat půl roku po spuštění obchvatu  v celém rozsahu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lumpíkov hledá možnosti pomoci pro matky samoživitelky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -157,125 +270,122 @@
         <w:t xml:space="preserve">Michaela, matka samoživitelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslím si, že je to velmi potřebné, protože ty maminky opravdu  neví, kde mají začít, když mají nějaký problém ve vztahu, v rodině a  podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Madejová, koordinátorka projektu  Ženám s odvahou:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Sešli jsme se tady v rámci projektu Ženám s odvahou,  ten kulatý stůl je realizovaný. Sešli jsme se tady ve složení Poskytovatelé sociálních  služeb, zástupci úřadu práce, zástupce Magistrátu města Frýdku-Místku. Jsou  tady i poskytovatelé služeb z Ostravy, z Centra sociálních služeb. Je  tady zástupce z města Vratimov."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem akce bylo zjistit rozsah a možnosti služeb, které mohou  matky samoživitelky využít.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem akce bylo zjistit rozsah a možnosti služeb, které mohou  matky samoživitelky využít. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Madejová, koordinátorka projektu Ženám s odvahou:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Žena, která se ocitne v této situaci. Je sama, má děti  malé a nemá třeba kam jít. Jde o to, že matky samoživitelky jako takové nejsou  cílovou skupinou přesně definovanou zákonem o sociálních službách a tím pádem  se jim trochu hůř hledá ta nabídka těch služeb. A proto výstupem z tohoto jednání  bude to, že budeme mít informace jaké sociální služby jsou tady, jaké další  služby jsou tady, které mohou matky samoživitelky čerpat. A my z toho uděláme  jakousi brožuru nebo manuál nebo prohlížeč. Aby ty ženy, když se dostanou do  této situace, mohly jednoduše nalézt. Jsem v této situaci, odcházím od  manžela, potřebuji někam jít, kam můžu jít, co můžu využít, na jaké dávky mám  nárok, na jakou podporu mám nárok. Aby se ty ženy velmi jednoduše mohly  zorientovat. A bylo to pro ně jednodušší v té situaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela, matka samoživitelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady děvčata z Lumpíkova mě doporučila paní  psycholožku, která byla úžasná a dále mi doporučili právničku, se kterou jsem  se mohla poradit, jaké kroky můžu dělat dál. Nabídli mi i možnost vzdělávání v projektu  Ženám s odvahou. Takže jsem prošla všemi těmi možnostmi toho vzdělávání,  jako byla finanční gramotnost, jako byly komunikační dovednosti a další různá  témata."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Matky samoživitelky mají ve Frýdku-Místku hlavně velký  problém najít dostupné bydlení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Matky samoživitelky mají ve Frýdku-Místku hlavně velký  problém najít dostupné bydlení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Madejová, koordinátorka projektu Ženám s odvahou:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Co tady máme matky samoživitelky, které se účastnily našeho  vzdělávání, tak jsme v podstatě my jim našli bydlení. Přes nějaké známé  nebo kamarády, že se podařilo vyřešit velmi rychle tuto situaci. Jinak je to  problematické."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem velmi ráda,  že Lumpíkov takovou akci pořádá, protože opravdu těch matek samoživitelek je  hodně a v našem městě zvlášť. A myslím si, že v minulosti nebyly tyto  možnosti. Matky samoživitelky musely samy zjišťovat si různé informace, musely  samy hledat, jak si pomoci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lumpíkov plánuje do května k této problematice ještě  jeden kulatý stůl a také konferenci pro zaměstnavatele, veřejnou správu i  širokou veřejnost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lumpíkov plánuje do května k této problematice ještě  jeden kulatý stůl a také konferenci pro zaměstnavatele, veřejnou správu i  širokou veřejnost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">F-M je vhodné město pro podnikání, uspěl ve srovnání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -301,89 +411,87 @@
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro město Frýdek-Místek je toto ocenění potvrzením toho  trendu, který jsme nastavili zvlášť, když v loňském roce Frýdek-Místek  skončil na místě osmém. My jsme samozřejmě rádi, že město je atraktivní pro  podnikatele. Naším cílem je, abychom přilákali investory, abychom jim umožnili  v rámci územního plánu, a té dlouhodobé strategie, rozvoj v našem městě.  A myslím si, že ty konkrétní věci, které se dějí, revitalizace některých textilních  areálů, jsou tím důkazem toho, že ta věc se posunuje správným směrem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem rád, že jsme se opět umístili na horních příčkách tady  té soutěže. Myslím si, že jde vidět, a vždycky byla vidět ta práce, kterou pro  podnikatele ve městě děláme. Snažíme se jim přizpůsobovat jak prostředí  veřejné, tak i chod úřadu. Tak, aby vyřizování žádostí bylo co nejrychlejší. Na  tady to navazují i manuály pro podnikatele, které jsme v minulém roce  vytvořili. Hojně se využívají. A samozřejmě naše práce neustává a vždycky ten  přístup pro podnikatele i občany bude."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci hodnocení se posuzovalo 29 kritérií. Město  podle organizátorů výzkumu vyniká nejen nadprůměrným počtem ekonomických  subjektů, ale také velmi nízkým indexem stáří, tedy poměrem lidí starších 65  let k lidem do 14 let, což je příslibem rozvoje podnikání i do budoucna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci hodnocení se posuzovalo 29 kritérií. Město  podle organizátorů výzkumu vyniká nejen nadprůměrným počtem ekonomických  subjektů, ale také velmi nízkým indexem stáří, tedy poměrem lidí starších 65  let k lidem do 14 let, což je příslibem rozvoje podnikání i do budoucna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Také mě velmi mile překvapilo, že to, co vypíchl ten, kdo  nám ten titul předal, že magistrát velmi dobře komunikuje s podnikateli,  což testovali v rámci fiktivních dotazů právnických osob nebo podnikatelských  subjektů, které něco po úřadu chtěli. A také ocenili dobré finance města,  nízkou dluhovou službu, což si myslím, pokud stojíme na pevných nohou, máme ten  zdravý základ, tak je to nejlepší předpoklad k tomu, aby se to město rozvíjelo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dále budeme pokračovat v projektu Podnikej F-M. V letošním  roce plánujeme Akademii pro obchodníky. Opět budeme komunikovat s malými a  středními podnikateli na území města. Na tom abychom jim dále mohli pomoci v jejich  rozvoji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Srovnávací výzkum Město pro byznys, který vyhlašuje týdeník  Ekonom, se koná již 15. rokem. Druhé místo za rok 2022 obsadila Opava a první  byla Ostrava.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Srovnávací výzkum Město pro byznys, který vyhlašuje týdeník  Ekonom, se koná již 15. rokem. Druhé místo za rok 2022 obsadila Opava a první  byla Ostrava. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -458,93 +566,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-20-03-2023-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>