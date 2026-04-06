--- v0 (2026-02-14)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.3.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamery pomáhají zajištovat bezpečí a pořádek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odhalení původců černých skládek, pomoc policii s dopadením zlodějů. Tomu všemu přispívají bezpečnostní i dopravní kamery. Slezská Ostrava jich má v obvodu už přes stovku a instalace dalších se chystají. Nepřetržitý dohled nad nimi má městská policie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,125 +178,122 @@
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zatímco v roce 2015 byly na území Slezské Ostravy pouze  čtyři bezpečnostní kamery, dnes je jich už 64. A společně s dopravními kamerami  se na území Slezské Ostravy nalézá 103 kamer, které snímají veřejný prostor. My  postupně navyšujeme počet těchto kamer. A to zejména na základě podnětů občanů,  ale i městské policie, která nás upozorňuje na některá riziková místa."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Lyčka (ANO), místostarosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zrovna se nacházíme u jedné z nich, tady na křižovatce  ulic Na Korunce, Na Liščině, Na Vyhlídce. Dále pak tady kousek na ulici Vývozní  a také na ulici Technická. Dále tak na ulici Vančurova a na mateřské školce na  Chrustově."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kamery jsou pod nepřetržitým dohledem Městské policie  Ostrava na dohledovém pracovišti Integrovaného výjezdového centra Slezská  Ostrava a také na centrálním dohledovém pracovišti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kamery jsou pod nepřetržitým dohledem Městské policie  Ostrava na dohledovém pracovišti Integrovaného výjezdového centra Slezská  Ostrava a také na centrálním dohledovém pracovišti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Pažický, MP Ostrava, vedoucí oblasti  Slezská Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bezpečnostní kamery mají velmi silný účinek i z hlediska  prevence. Kde byly v minulosti bezpečnostní kamery umístěny v rámci městského  obvodu Slezská Ostrava, tak se v okolí snížila protiprávní činnost osob a  zvýšilo se bezpečí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Úkolem městského obvodu přitom není, jak já říkám, hrát si  na nějakého velkého bratra, ale zajistit monitoring veřejného prostoru, umožnit  městské policii, aby zachytila některé momenty, které jí umožní zajistit  pohotovou odpověď na protiprávní jednání. A zároveň i uchovávat záznamy veřejného  prostoru, které často umožňují dohledat pachatele trestné činnosti nebo přestupku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Lyčka (ANO), místostarosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na letošní rok máme naplánováno pět bezpečnostních kamer.  Dvě budou umístěny na Nové osadě v Heřmanicích, kde máme dětské nové  hřiště a také workoutové hřiště. Dále pak bude umístěna nová kamera na ulici  Bohumínské, naproti hasičské zbrojnice Muglinov. A dále pak budou umístěny dvě nové bezpečnostní kamery na  nově vzniklé nebo rekonstruované lávce nad Bazaly."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kamery v posledních letech pomáhají na Slezské hlavně s odhalováním  původců černých skládek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kamery v posledních letech pomáhají na Slezské hlavně s odhalováním  původců černých skládek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Lyčka (ANO), místostarosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dále bych chtěl také apelovat na všechny občany městského obvodu  Slezská Ostrava, aby takový nadměrný odpad, který kolikrát umisťují vedle popelnic  nebo zapuštěných a polozapuštěných kontejnerů, aby ho odváželi do sběrného dvora,  který se nachází na Slezské Ostravě na ulici Československé armády 20, případně  pak přímo do OZO, které se nachází v Ostravě-Kunčičkách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obvod má aktuálně ve správě 42 kamer a provoz jedné z nich  vyjde na zhruba 25 tisíc korun ročně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obvod má aktuálně ve správě 42 kamer a provoz jedné z nich  vyjde na zhruba 25 tisíc korun ročně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava letos poprvé přivítala občánky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -207,89 +319,87 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Mám první zkušenosti s tímto a jsem poprvé otec a jsem  tady z toho nadšený." 2.) "Malá se jmenuje Kateřinka, bude mít 4,5 měsíce. Vítání bylo  krásné, děkujeme všem a za dárky také." 3.) "Zkušenost už mám druhou, jelikož už máme staršího syna doma.  Takže taky to probíhalo tady v obřadní síni. Bylo to super. Je to takové  hezké uvítání do toho života pro ty malé človíčky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já osobně jsem rodičům nejenom pogratuloval k jejich potomkům,  ale poděkoval jsem jim také. A to jednak za to, že se vůbec rozhodli založit  rodinu a vychovávat své děti. Tomáš Garrigue Masaryk říkával, že rodina je  základ státu. Já si myslím, že to není klišé, ale že je to opravdu důležité. A jednak  jsem jim poděkoval za to, že se rozhodli vychovávat své děti právě na Slezské  Ostravě, kterou vnímám jako velmi atraktivní pro život. Věřím, že to tak  vnímají i sami rodiče. A také jsem jim slíbil, že my za radnici uděláme vše  proto, aby Slezská dobrým místem pro život zůstala."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vítání bylo kvůli velkému zájmu rozděleno do několika etap.  Kromě vedení obvodu přivítaly nové občánky také děti z mateřské školky a hudební  doprovod.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vítání bylo kvůli velkému zájmu rozděleno do několika etap.  Kromě vedení obvodu přivítaly nové občánky také děti z mateřské školky a hudební  doprovod. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 4.) "Malá se jmenuje Valerie. Bylo to moc hezké. Moc děkujeme, bylo  to opravdu pěkné a ráda jsem poznala naše vrstevníky." 5.) "Tady na Slezské jsme byli poprvé na vítání občánků a bylo to  moc hezké. Moc se mi to líbilo, pan starosta moc šikovný, všichni hezky mluvili.  A jsme rádi, že jsme poznali i ostatní děti tady ze Slezské, se kterými potom  budou chodit do školky nebo do školy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vítání občánků se na Slezské Ostravě pořádá čtyřikrát do roka,  vždy přivítáme kolem dvaceti až třiceti dětí. V rámci slavnostního obřadu  popřejeme jak dětem, tak rodičům. A samozřejmě od městského obvodu dostanou  také drobný dárek, kterým je dárková poukázka, balíček z Knihovny města  Ostravy a také hračka z chráněných dílen."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V roce 2022 se narodilo 189 dětí s trvalým pobytem  na Slezské Ostravě. V celé Ostravě to pak bylo 2 250 dětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V roce 2022 se narodilo 189 dětí s trvalým pobytem  na Slezské Ostravě. V celé Ostravě to pak bylo 2 250 dětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava má 37 km cyklostezek a cyklotras</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -301,89 +411,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slezská Ostrava nabízí na svém území také poměrně velké vyžití  pro cyklisty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na území Slezské Ostravy se dnes nachází téměř 37 kilometrů  cyklostezek a cyklotras. Téměř 22 kilometrů jsou samostatné cyklostezky, které  vedou na různých místech městského obvodu. My vnímáme, že postupně dochází k tomu,  že kolo se stává dostupným a oblíbeným dopravním prostředkem. A to i díky  fungujícímu systému bikesharingu. Proto se průběžně připravují nové cyklostezky  a rozšiřuje se jejich počet. Aktuálně jde o nové propojení přes lávku do Dolní  oblasti Vítkovice. Ale v přípravě je také investiční záměr na propojení Slezské  Ostravy a Kunčiček přes Hranečník."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obvod zajišťuje správu zhruba 21,5 kilometrů cyklostezek.  Jedná se o samostatné cyklostezky nebo společné cyklostezky pro pěší a  cyklisty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obvod zajišťuje správu zhruba 21,5 kilometrů cyklostezek.  Jedná se o samostatné cyklostezky nebo společné cyklostezky pro pěší a  cyklisty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Slíva (ANO), místostarosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Údržbu cyklostezek na Slezské Ostravě nám zajišťují Technické  služby Slezská Ostrava ve spolupráci s našimi dělníky Čištění města. Údržbu  pomocí strojů provádíme pětkrát ročně. Dále provádíme kosení trávy, to také čtyřikrát až pětkrát ročně  v okolí cyklostezek. V průběhu roku nám s úklidem pomáhají různí dobrovolníci  a organizace. A to například při akci Ukliďme Česko."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na nepořádek ve veřejném prostoru v okolí cyklostezek  nás často upozorňují i samotní cyklisté nebo občané, kteří zde chodí na  procházky. Mohou tak činit jak prostřednictvím aplikace Čistá OVA, tak přímo  kontaktováním pracovníků našeho úřadu. Většinou velmi rychle sjednáváme  nápravu. Bohužel se nám často stává, že zejména osoby bez domova nám nepořádek  ve veřejném prostoru dále vytvářejí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Síť cyklostezek na území města Ostravy zahrnuje zhruba 273  kilometrů cyklistických stezek, pruhů a tras. Z toho je více než 113  kilometrů odděleno od automobilové dopravy. Snahou města je neustále tuto síť  rozšiřovat a propojovat a zajistit cyklistům maximální bezpečí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Síť cyklostezek na území města Ostravy zahrnuje zhruba 273  kilometrů cyklistických stezek, pruhů a tras. Z toho je více než 113  kilometrů odděleno od automobilové dopravy. Snahou města je neustále tuto síť  rozšiřovat a propojovat a zajistit cyklistům maximální bezpečí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -458,93 +566,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/slezskoostravsky-expres/slezskoostravsky-expres-21-03-2023-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>