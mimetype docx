--- v0 (2025-12-23)
+++ v1 (2026-09-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.3.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj přispěje chovatelům ovcí na ochranu před vlky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V loňském roce jsme vás informovali o několika případech útoků vlků na stáda ovcí v Beskydech. Pastevcům způsobují vlci velké škody a proto MS kraj přispěje na ochranu stád. Za peníze si mohou chovatelé koupit například Pastevecké psy nebo ohradníky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,104 +298,95 @@
         <w:t xml:space="preserve">Václav Zyder, náměstek ředitele Technických služeb Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Lidé dokáží vrátit v rámci těch žlutých nádob a pytlů osm z deseti petek, které jsou uvedeny na trh. A ten požadavek EU je devět z deseti, což my si myslíme, jako odpadáři, že dokážeme docílit se stávajícím systémem. Městům na jednu stranu vypadnou příjmy od EKO-KOM, na druhé straně se jim zvedne cena za zpracování odpadu na třídící lince. A teď se města budou muset rozhodnout, jestli tyto náklady ponesou ze svého rozpočtu, nebo je promítnou do poplatku za odpady pro občany."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bavíme se o jakých penězích?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Zyder, náměstek ředitele Technických služeb Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Můžou to být peníze i v řádu jednotek milionů korun."</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Můžou to být peníze i v řádu jednotek milionů korun."  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novelu zákona o obalech by chtělo ministerstvo životního prostředí představit ještě v letošním roce. Zálohování by pak mohlo začít platit nejdříve od roku 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezská vědecká knihovna v Ostravě vydala vlastní komiks Ostravsko  významné kulturní osobnosti regionu. Komiks pro knihovnu vytvořily Petra Braunová a ilustrátorka Barbora Brůnová. Veřejnost si jej může po celý březen prohlédnout ve zvětšené verzi ve studovně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už jen do konce března mohou Ostravané dát elektronicky vědět, jak jsou spokojeni se životem ve městě. Ostrava tím zahájila přípravu nového strategického plánu rozvoje města pro období 2024–2030. Dotazníky spokojenosti zájemci naleznou na webu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">fajnova.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...5 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zloděj se přiznal ke 12 krádežím po celé Ostravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští policisté zadrželi zloděje, který doslova řádil po celém městě. Za pouhý měsíc vykradl 12 objektů a aut. Věci okamžitě prodávala a co nešlo zpeněžit, prý vyhodil do kontejneru. Do modlitebny v Zábřehu se dokonce vloupal dvakrát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -375,140 +481,137 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Mám první zkušenosti s tímto a jsem poprvé otec a jsem  tady z toho nadšený." 2.) "Malá se jmenuje Kateřinka, bude mít 4,5 měsíce. Vítání bylo  krásné, děkujeme všem a za dárky také." 3.) "Zkušenost už mám druhou, jelikož už máme staršího syna doma.  Takže taky to probíhalo tady v obřadní síni. Bylo to super. Je to takové  hezké uvítání do toho života pro ty malé človíčky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já osobně jsem rodičům nejenom pogratuloval k jejich potomkům,  ale poděkoval jsem jim také. A to jednak za to, že se vůbec rozhodli založit  rodinu a vychovávat své děti. Tomáš Garrigue Masaryk říkával, že rodina je  základ státu. Já si myslím, že to není klišé, ale že je to opravdu důležité. A jednak  jsem jim poděkoval za to, že se rozhodli vychovávat své děti právě na Slezské  Ostravě, kterou vnímám jako velmi atraktivní pro život. Věřím, že to tak  vnímají i sami rodiče. A také jsem jim slíbil, že my za radnici uděláme vše  proto, aby Slezská dobrým místem pro život zůstala."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vítání bylo kvůli velkému zájmu rozděleno do několika etap.  Kromě vedení obvodu přivítaly nové občánky také děti z mateřské školky a hudební  doprovod.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vítání bylo kvůli velkému zájmu rozděleno do několika etap.  Kromě vedení obvodu přivítaly nové občánky také děti z mateřské školky a hudební  doprovod. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 4.) "Malá se jmenuje Valerie. Bylo to moc hezké. Moc děkujeme, bylo  to opravdu pěkné a ráda jsem poznala naše vrstevníky." 5.) "Tady na Slezské jsme byli poprvé na vítání občánků a bylo to  moc hezké. Moc se mi to líbilo, pan starosta moc šikovný, všichni hezky mluvili.  A jsme rádi, že jsme poznali i ostatní děti tady ze Slezské, se kterými potom  budou chodit do školky nebo do školy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vítání občánků se na Slezské Ostravě pořádá čtyřikrát do roka,  vždy přivítáme kolem dvaceti až třiceti dětí. V rámci slavnostního obřadu  popřejeme jak dětem, tak rodičům. A samozřejmě od městského obvodu dostanou  také drobný dárek, kterým je dárková poukázka, balíček z Knihovny města  Ostravy a také hračka z chráněných dílen."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V roce 2022 se narodilo 189 dětí s trvalým pobytem  na Slezské Ostravě. V celé Ostravě to pak bylo 2 250 dětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V roce 2022 se narodilo 189 dětí s trvalým pobytem  na Slezské Ostravě. V celé Ostravě to pak bylo 2 250 dětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poptávka po zaměstnancích i přes ochlazující se ekonomiku nepolevuje. Patrný je ale regionální rozdíl v nabídce pracovních míst. Zatímco v Praze je největší hlad po IT pracovnících, v Ostravě chybí řemeslníci nebo řidiči. Velké rozdíly jsou patrné ve výši mezd. Například vývojář softwaru si v Praze si přijde až na 130 tisíc korun měsíčně, v Brně za stejnou práci dostane jen v průměru 80 tisíc korun a v Ostravě ještě o něco méně. Údaje zveřejnila společnost Lesensky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Spolkovém domě se vzpomínalo na život v koloniích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Senioři z karvinských městských klubů se sešli ve Spolkovém domě, aby tady společně prostřednictvím promítání starých fotografií zavzpomínali na život v koloniích v Karviné-Dolech. V hledání domů a míst, která kdysi navštěvovali, jim pomohla i interaktivní mapová aplikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Odbor sociální magistrátu města Karviné společně se zástupci skupiny Karviná 2- Příznivci Kolonie Mexiko zorganizovali pro seniory z městských klubů vzpomínkové setkání s promítáním. Přítomní si tak prostřednictvím fotografií míst, která už neexistují, mohli připomenout své zážitky z dětství a mládí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Odbor sociální magistrátu města Karviné společně se zástupci skupiny Karviná 2- Příznivci Kolonie Mexiko zorganizovali pro seniory z městských klubů vzpomínkové setkání s promítáním. Přítomní si tak prostřednictvím fotografií míst, která už neexistují, mohli připomenout své zážitky z dětství a mládí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Pollaková, pracovnice Odboru sociálního MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nejčastěji se vyhledávají domy, kde oni bydleli, příjemné bylo, když jsme našli školu a teď se zjistilo, kolik těch seniorů do té školy chodilo, takže to bylo příjemné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pan Zdeněk Smiga hledal dům s číslem popisným 1319.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -646,93 +749,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fajnova.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-03-2023-17-00?url=regionalni-zpravy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fajnova.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>