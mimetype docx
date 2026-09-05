--- v0 (2025-12-24)
+++ v1 (2026-09-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.3.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktivita klíšťat se zvyšuje, lékaři doporučují očkování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S teplým počasím se zvyšuje aktivita klíšťat a tím i riziko nakažení. Lékaři proto apelují, aby lidé zvážili očkování proti klíšťové encefalitidě, tedy nemoci, která může skončit i úmrtím. Na včasnou ochranu proti roztoči by měli myslet i majitelé psů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,53 +263,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Chaty na Javorovém čeká nutná modernizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezi oblíbené cíle turistů v Beskydech patří Javorový vrch. Ten v brzké době dozná některých změn. Město Třinec nechá opravit svou historickou turistickou chatu a horská služba si postaví zbrusu novou chatu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Javorový je poměrně dobře dostupný vrchol pěšky, na kole nebo lanovkou. Za příznivého počasí horu denně navštíví několik stovek lidí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Javorový je poměrně dobře dostupný vrchol pěšky, na kole nebo lanovkou. Za příznivého počasí horu denně navštíví několik stovek lidí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Dneska jsme si zašli na Javorový vrch, že se v klidu projedeme. Zaparkovali jsme auto dole pod lanovkou a nahoru jsme vyšli. Tady si zkusíme dát nějakou polévku na zahřátí a tak si po těch našich horách chodíme. Pak zkusíme Lysou horu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Horská chata na Javorovém z roku 1895 je zřejmě nejstarší v Beskydech. Patří městu Třinec, které chce historický objekt opravit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -217,76 +331,60 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Česlav Jadamus, HS Beskydy, správce stanice Javorový:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to chata, která je využívána celoročně pro výkon služby, to znamená v zimě i v létě jsme tady nonstop. Životnost té chaty došla ke svému závěru, takže postupně jako je tomu v celé republice, se ty starší chaty, obměňují, staví se nové, aby vyhovovaly veškerým bezpečnostním předpisům a aby šly energeticky vytápět. Takže jsme přišli na řadu teď my a v průběhu příštího roku, maximálně roku a půl se tady postaví kompletně nová chata.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavební práce na Javorovém by neměly omezit činnost horské služby, ani turistický ruch. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké 23. 3. 2023 17.00 - 3</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD: „Přibližně za 17 a půl milionu je naplánováno frézování, sanace podloží a položení nového povrchu. Výměna asfaltu bude probíhat za částečné uzavírky, veškerá doprava projede kyvadlově po neopravované části komunikace. Střídavý provoz pohlídají semafory operativně nahrazované školeným personálem.“</w:t>
+        <w:t xml:space="preserve">Zprávy krátké 23. 3. 2023 17.00 - 3 S příchodem teplejšího počasí se na našich silnicích množí opravy zimního poškození povrchu. Nejde jen o obecní a regionální komunikace, ale často i o silnice první třídy. Třeba na mezikrajském tahu z Rýmařova. Jan Rýdl, mluvčí ŘSD: „Přibližně za 17 a půl milionu je naplánováno frézování, sanace podloží a položení nového povrchu. Výměna asfaltu bude probíhat za částečné uzavírky, veškerá doprava projede kyvadlově po neopravované části komunikace. Střídavý provoz pohlídají semafory operativně nahrazované školeným personálem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénka modernizuje protipovodňovou ochranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -475,96 +573,88 @@
         <w:t xml:space="preserve">Zdeněk Pražák, náměstek primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Dotace přispějí k realizaci skutečně různorodé řady aktivit, jež nabídnou pomyslnou pomocnou  ruku stovkám handicapovaných, nemocných, poslouží k osvětě či informovanosti v dané oblasti  nebo pomohou financovat pracovní místa pro osoby se zdravotním znevýhodněním. Neschází  však ani financování různých pobytů, projektů prevence kriminality, poradna pro oběti trestných  činů, terapie pro traumatizované děti, možnost realizace obecně prospěšných prací a řada  dalšího."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dotována bude i hospicová péče, jak  ta, která umožní lidem v terminálním stádiu života setrvat ve vlastním domácím prostředí, tak ta  zajišťovaná ve specializovaném lůžkovém zařízení paliativní péče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké 23. 3. 2023 17.00 - 4</w:t>
-[...14 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké 23. 3. 2023 17.00 - 4 Na Slezskoostravském hradě probíhá revitalizace. Návštěvníci se po jejím dokončení mohou těšit na výraznou změnu vzhledu a také zlepšení technického stavu ploch horního nádvoří. Součástí projektu je i modernizace osvětlení nebo úprava plochy po levé straně bočního vstupu do hradu. Hotovo bude v červnu tohoto roku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karneval tří porubských školek naplnil Garáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Plesová sezóna končí a tak byl ten správný čas na její vrchol v klubu Garage v Ostravě-Martinově. Stal se jím karneval tří porubských mateřských škol, který zcela naplnil hlavní sál. A pokud vás zajímá, jaké masky letos nejvíce frčí, tak je to princezna a kluků spiderman.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hasiči, piráti, víly, princezny, čarodějové i superhrdinové z komiksů...ti všichni ovládli parket v sále klubu Garage v Martinově. Karneval tří mateřských školek Oty Synka, Ludvíka Podéště a Otakara Jeremiáše se poprvé uskutečnil společně a moc se povedl. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hasiči, piráti, víly, princezny, čarodějové i superhrdinové z komiksů...ti všichni ovládli parket v sále klubu Garage v Martinově. Karneval tří mateřských školek Oty Synka, Ludvíka Podéště a Otakara Jeremiáše se poprvé uskutečnil společně a moc se povedl.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Janíčková, ředitelka MŠ Oty Synka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ještě jsme to nikdy neměli všechny tři mateřské školy dohromady. Většinou to byla každá školka zvlášť. Chceme, aby se poznali děti i rodiče, protože jsme v programu začít spolu." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O zábavu se staraly veverka Terka a myška Klárka a děti dávaly do her i tanců skutečně vše. K vidění byly opravdu originální taneční kreace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -723,93 +813,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-03-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>