--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.3.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladík napadl strážníka, aby se dostal do vězení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Neobvyklý případ bude muset brzy rozhodnout Okresní soud v Ostravě. Policisté totiž zadrželi muže, který na ně opakovaně útočí, aby se dostal do vězení. Nemá totiž kde bydlet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,100 +277,93 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ti lidi nevím, co budou dělat. Je to takové špatné. Na tu poštu chodí staří lidé, nemají účty, nebo tak. Takže nevím, jak to potom budou dělat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Bude to smůla, budeme muset chodit tady na hlavní poštu a tak jsme ji měli tam dole u městského úřadu. Já vím, že mají nějaké problémy, ale kdyby něco zůstalo, byly bychom určitě rádi.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Bude to smůla, budeme muset chodit tady na hlavní poštu a tak jsme ji měli tam dole u městského úřadu. Já vím, že mají nějaké problémy, ale kdyby něco zůstalo, byly bychom určitě rádi.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jasno kolem rušení poboček by mohlo být už v příštím týdnu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš Vitík, mluvčí České pošty: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Příští týden na jednání vlády budou potvrzené ty změny, tak hned zveřejníme pošty, kterých se to týká. My plánujeme, že po tom zveřejnění, tak každého starostu, kterého se ta změna bude týkat, tak s ním budeme mít pracovní jednání. Tam mu vysvětlíme nové rozložení těch poboček v jeho obci, ale nepředpokládáme, že by docházelo ke změnám.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Česká pošta pracuje s tím, že se v rámci republiky se k 1. červenci zruší na 300 poboček a zanikne přes dva tisíce pracovních míst. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akreditační  spis  pro vznik studijního programu Zubní lékařství na Lékařské fakultě OU je odeslán. Lékařská fakulta  ve čtvrtek odpoledne odeslala jeho finální verzi  Radě pro vnitřní hodnocení Ostravské univerzity. Ta spis projedná a  v případě schválení, což se očekává, odešle na Národní akreditační úřad. Je to významný krok k tomu, aby na ostravské lékařské fakultě mohli první studenti Zubního lékařství nastoupit už v září.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Čistírna odpadních vod v Kopřivnici bude mít novou linku pro odvodňování kalu. Dosáhne se tak vyššího odvodnění kalu, celý prostor s kontejnery pro výsledný kal bude zakrytý, čímž se omezí vlivy na okolí.  Díky tomu bude zvýšena ekologičnost daného provozu. </w:t>
+        <w:t xml:space="preserve">Akreditační  spis  pro vznik studijního programu Zubní lékařství na Lékařské fakultě OU je odeslán. Lékařská fakulta  ve čtvrtek odpoledne odeslala jeho finální verzi  Radě pro vnitřní hodnocení Ostravské univerzity. Ta spis projedná a  v případě schválení, což se očekává, odešle na Národní akreditační úřad. Je to významný krok k tomu, aby na ostravské lékařské fakultě mohli první studenti Zubního lékařství nastoupit už v září.  Čistírna odpadních vod v Kopřivnici bude mít novou linku pro odvodňování kalu. Dosáhne se tak vyššího odvodnění kalu, celý prostor s kontejnery pro výsledný kal bude zakrytý, čímž se omezí vlivy na okolí.  Díky tomu bude zvýšena ekologičnost daného provozu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidiči mohou zaparkovat zdarma v centru Ostravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -395,62 +503,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Tichý, ředitel TSM Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Myslím si, že plně využijeme kapacitu 70 kubíků pro zálivku městské zeleně, a tím také dojde k úspoře nákladů, protože pro stávající zálivku jezdíme do odběrového místa do Žiliny.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Revitalizace tohoto areálu technických služeb začala už před několika lety, vzniklo tu nové zázemí pro zaměstnance a v loňském roce proběhla úprava sousedního separačního dvora. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Prezident Petr Pavel zamíří příští týden v úterý a ve středu do našeho regionu kraj. Podle dostupných informací má proběhnout setkání s hejtmanem kraje Ivem Vondrákem a ostravským primátorem Tomášem Macurou. V programu prezidenta jsou i návštěvy dolu Darkov, nošovické automobilky nebo setkání se studenty.</w:t>
+        <w:t xml:space="preserve">--- Neznámý pachatel podřezal zřejmě v noci ze středy na čtvrtek dřevěný posed v Darkovicích na Opavsku. Je to právě ten, ze kterého na konci února myslivec  zastřelil border kolii. Jen pár metrů za ní šla její majitelka. Případ vyvolal u veřejnosti velký zájem. Zničení posedu teď vyšetřují policisté jako poškození cizí věci.  Prezident Petr Pavel zamíří příští týden v úterý a ve středu do našeho regionu kraj. Podle dostupných informací má proběhnout setkání s hejtmanem kraje Ivem Vondrákem a ostravským primátorem Tomášem Macurou. V programu prezidenta jsou i návštěvy dolu Darkov, nošovické automobilky nebo setkání se studenty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Plánovací den přinesl nápady k proměně Nároží na TGM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -463,111 +560,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Nároží na třídě T.G.M. ve Frýdku-Místku se postupně  střídali studenti zdejších středních škol, kteří přinášeli své návrhy, jak by  se dala tato plocha proměnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Já bych tady ve Frýdku určitě chtěla více zeleně. Více stromů,  nějakých květin a nějak to zvelebit." - Takže konkrétně to je tvoje představa tady na toto místo. Co  bys navrhla? - "Já tady mám takový menší parčík a hodně stromů, abychom to  tady měli krásné." 2.) "Přijde mi, že poslední dobou ve Frýdku-Místku mizí hodně  laviček a míst kde si lze sednout. Tak mě napadlo udělat tady něco ve stylu  posezení, místo, kde si člověk může sednout, odpočinout, samozřejmě s nějakou  zelení. Chybí to tady." 3.) "No já bych sem dal možná nějaké malé náměstí, možná sochu  T.G.M. něco menšího, to je asi všechno." 4.) - Máte taky nějaký nápad kluci? Na čem tady pracujete teďka? - "Na malém parku, s nějakým stánkem s občerstvením:  např. párky v rohlíku, které jsou třeba všude."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dvojice architektů zároveň oslovovala kolemjdoucí obyvatele,  kteří se mohli také vyjádřit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dvojice architektů zároveň oslovovala kolemjdoucí obyvatele,  kteří se mohli také vyjádřit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 5.) "Když se na to dívám nyní z mého pohledu, tak bych to  viděla, aby to bylo tady více nasázeno do přírody. Aby tu byla tráva, květiny,  samozřejmě tu vidíme, že lidé tudy chodí do města, takže chodník tady."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Šidlová, hlavní architektka Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Jaké jsou zatím návrhy veřejnosti? - "Tak nejčastější návrhy jsou přidat zeleň – nižší, květinové  záhony, vodní prvky – kašnu, nebo jiné. Potom také chodníky tam, kde jsou  vyšlapaná místa. Lavičky. Někteří chtějí zvětšit parkoviště. Okrasné keře.  Někteří dokonce i původní stánek nějaký, nebo občerstvení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nároží vybrali lidé ve druhém ročníku participativního  rozpočtu. Na jeho proměnu dá město milion korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nároží vybrali lidé ve druhém ročníku participativního  rozpočtu. Na jeho proměnu dá město milion korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Toto místo je složité v tom, že přes něj vedou snad  všechny myslitelné inženýrské sítě, které ve městě máme a jsme tady velmi  limitovaní, a právě proto je to výzva co tady zrealizovat tak, aby to bylo  příjemnější místo. Objevují se tady podněty jako drobný vodní prvek. Bývá zde  v létě horko, proto třeba i osvěžení s pitnou vodou. Jsou tady návrhy  na drobnou zeleň, posezení. Uvidíme, jak celý ten proces dopadne."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všechny náměty budou nyní postupně zhodnoceny. Veřejnost  dostane také možnost vyjádřit se k proměně ještě formou internetového  dotazníku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všechny náměty budou nyní postupně zhodnoceny. Veřejnost  dostane také možnost vyjádřit se k proměně ještě formou internetového  dotazníku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -642,93 +736,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-03-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>