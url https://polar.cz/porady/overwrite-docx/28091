--- v1 (2026-04-20)
+++ v2 (2026-09-05)
@@ -778,51 +778,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-03-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-03-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>