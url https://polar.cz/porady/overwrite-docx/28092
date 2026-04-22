--- v0 (2026-01-16)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.3.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obce chtějí vědět, které pobočky pošty se zruší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obce netrpělivě čekají na rozhodnutí, které pobočky pošty se u nich budou rušit. Prozatím se jen ví, že se počet sníží z 3 200 na 2 900. Konkrétní parametry pošta možná sdělí už příští týden. V kraji by mělo zaniknout více než 250 pracovních míst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ti lidi nevím, co budou dělat. Je to takové špatné. Na tu poštu chodí staří lidé, nemají účty, nebo tak. Takže nevím, jak to potom budou dělat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Bude to smůla, budeme muset chodit tady na hlavní poštu a tak jsme ji měli tam dole u městského úřadu. Já vím, že mají nějaké problémy, ale kdyby něco zůstalo, byly bychom určitě rádi.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Bude to smůla, budeme muset chodit tady na hlavní poštu a tak jsme ji měli tam dole u městského úřadu. Já vím, že mají nějaké problémy, ale kdyby něco zůstalo, byly bychom určitě rádi.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jasno kolem rušení poboček by mohlo být už v příštím týdnu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš Vitík, mluvčí České pošty: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Příští týden na jednání vlády budou potvrzené ty změny, tak hned zveřejníme pošty, kterých se to týká. My plánujeme, že po tom zveřejnění, tak každého starostu, kterého se ta změna bude týkat, tak s ním budeme mít pracovní jednání. Tam mu vysvětlíme nové rozložení těch poboček v jeho obci, ale nepředpokládáme, že by docházelo ke změnám.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -205,57 +319,51 @@
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jak bylo u výslechu zjištěno, obviněný chtěl za každou cenu do vězení, a to z důvodu špatného  rodinného zázemí. Proto přišel s myšlenkou napadnout strážce zákona."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté také zjistili, že muž byl za stejný trestný čin odsouzen už loni a strávil několik měsíců za mřížemi. Nakonec vyvázl s podmínkou, ale po návratu na svobodu zjistil, že nemá kde bydlet a tak se to rozhodl vyřešit po svém.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nález mrtvoly. V  kosmetickém studiu Lada v Mariánských Horách bylo v pátek dopoledne nalezeno tělo muže. Případem se zabývají kriminalisté,  pro další vyšetřování budou zásadní výsledky soudní pitvy. Podle našich informací měl muž poranění na hlavě, to ale mohlo být způsobeno  pádem.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Na Slezskoostravském hradě probíhají rozsáhlé opravy. Přinesou změnu vzhledu a také zlepšení technického stavu. Ze středu nádvoří bude odstraněn kačírek, který nahradí zpevněným povrchem. Současně budou vyřešeny kotvící prvky pro fixaci mobilního zastřešení pódií a také úprava plochy po levé straně bočního vstupu do hradu. Hotovo by mělo být v červnu tohoto roku.</w:t>
+        <w:t xml:space="preserve">Nález mrtvoly. V  kosmetickém studiu Lada v Mariánských Horách bylo v pátek dopoledne nalezeno tělo muže. Případem se zabývají kriminalisté,  pro další vyšetřování budou zásadní výsledky soudní pitvy. Podle našich informací měl muž poranění na hlavě, to ale mohlo být způsobeno  pádem.  Na Slezskoostravském hradě probíhají rozsáhlé opravy. Přinesou změnu vzhledu a také zlepšení technického stavu. Ze středu nádvoří bude odstraněn kačírek, který nahradí zpevněným povrchem. Současně budou vyřešeny kotvící prvky pro fixaci mobilního zastřešení pódií a také úprava plochy po levé straně bočního vstupu do hradu. Hotovo by mělo být v červnu tohoto roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidiči mohou zaparkovat zdarma v centru Ostravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -346,138 +454,132 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Nároží na třídě T.G.M. ve Frýdku-Místku se postupně  střídali studenti zdejších středních škol, kteří přinášeli své návrhy, jak by  se dala tato plocha proměnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Já bych tady ve Frýdku určitě chtěla více zeleně. Více stromů,  nějakých květin a nějak to zvelebit." - Takže konkrétně to je tvoje představa tady na toto místo. Co  bys navrhla? - "Já tady mám takový menší parčík a hodně stromů, abychom to  tady měli krásné." 2.) "Přijde mi, že poslední dobou ve Frýdku-Místku mizí hodně  laviček a míst kde si lze sednout. Tak mě napadlo udělat tady něco ve stylu  posezení, místo, kde si člověk může sednout, odpočinout, samozřejmě s nějakou  zelení. Chybí to tady." 3.) "No já bych sem dal možná nějaké malé náměstí, možná sochu  T.G.M. něco menšího, to je asi všechno." 4.) - Máte taky nějaký nápad kluci? Na čem tady pracujete teďka? - "Na malém parku, s nějakým stánkem s občerstvením:  např. párky v rohlíku, které jsou třeba všude."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dvojice architektů zároveň oslovovala kolemjdoucí obyvatele,  kteří se mohli také vyjádřit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dvojice architektů zároveň oslovovala kolemjdoucí obyvatele,  kteří se mohli také vyjádřit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 5.) "Když se na to dívám nyní z mého pohledu, tak bych to  viděla, aby to bylo tady více nasázeno do přírody. Aby tu byla tráva, květiny,  samozřejmě tu vidíme, že lidé tudy chodí do města, takže chodník tady."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Šidlová, hlavní architektka Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Jaké jsou zatím návrhy veřejnosti? - "Tak nejčastější návrhy jsou přidat zeleň – nižší, květinové  záhony, vodní prvky – kašnu, nebo jiné. Potom také chodníky tam, kde jsou  vyšlapaná místa. Lavičky. Někteří chtějí zvětšit parkoviště. Okrasné keře.  Někteří dokonce i původní stánek nějaký, nebo občerstvení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nároží vybrali lidé ve druhém ročníku participativního  rozpočtu. Na jeho proměnu dá město milion korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nároží vybrali lidé ve druhém ročníku participativního  rozpočtu. Na jeho proměnu dá město milion korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Toto místo je složité v tom, že přes něj vedou snad  všechny myslitelné inženýrské sítě, které ve městě máme a jsme tady velmi  limitovaní, a právě proto je to výzva co tady zrealizovat tak, aby to bylo  příjemnější místo. Objevují se tady podněty jako drobný vodní prvek. Bývá zde  v létě horko, proto třeba i osvěžení s pitnou vodou. Jsou tady návrhy  na drobnou zeleň, posezení. Uvidíme, jak celý ten proces dopadne."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všechny náměty budou nyní postupně zhodnoceny. Veřejnost  dostane také možnost vyjádřit se k proměně ještě formou internetového  dotazníku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všechny náměty budou nyní postupně zhodnoceny. Veřejnost  dostane také možnost vyjádřit se k proměně ještě formou internetového  dotazníku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pilotní projekt  „Školáci k zubaři“ byl zahájen v pátek ráno. Zhruba čtyřicítka dětí ze škol ve Stonavě a Doubravě  byla ošetřena v ostravské zubní klinice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lubomír Beran, stomatolog: </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V ČR nemá zubaře asi 1,5 mil. lidí, někteří z nich, zhruba 10 až 15% nechtějí zubaře, ale zbytek, a za tím si stojím, je bez registrace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Technika na údržbu NJ zagarážuje v nové hale</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -655,93 +757,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-03-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>