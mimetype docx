--- v1 (2026-04-22)
+++ v2 (2026-09-05)
@@ -799,51 +799,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-03-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-03-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>