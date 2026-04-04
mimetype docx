--- v0 (2025-12-24)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.3.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O novém primátorovi Ostravy bude rozhodnuto za měsíc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V úvodu zastupitelstva ostravského magistrátu oznámil primátor Tomáš Macura, že založil nový zastupitelský klub. Stalo se tak poté, co byl vyloučen z klubu hnutí ANO. Kdo ho nahradí v funkci primátora by mělo být jasné už příští týden a dubnové zastupitelstvo by nové vedení města mělo zvolit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -258,59 +373,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René  Černohorský, mluvčí, Policie ČR, ÚO Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Z  pohledu bezpečnosti a plynulosti silničního provozu a eliminace  kolizních situací v dopravě by velmi pomohlo umístění případně  nového autobusového nádraží na jiném, větším prostranství.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Na  výstavbě nového autobusového nádraží bude spolupracovat město  s Moravskoslezským krajem, který dopravní obslužnost zajišťuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...7 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj přispěje chovatelům ovcí na ochranu před vlky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V loňském roce jsme vás informovali o několika případech útoků vlků na stáda ovcí v Beskydech. Pastevcům způsobují vlci velké škody a proto MS kraj přispěje na ochranu stád. Za peníze si mohou chovatelé koupit například Pastevecké psy nebo ohradníky.</w:t>
@@ -453,54 +559,52 @@
         <w:t xml:space="preserve">Václav Zyder, náměstek ředitele Technických služeb Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Lidé dokáží vrátit v rámci těch žlutých nádob a pytlů osm z deseti petek, které jsou uvedeny na trh. A ten požadavek EU je devět z deseti, což my si myslíme, jako odpadáři, že dokážeme docílit se stávajícím systémem. Městům na jednu stranu vypadnou příjmy od EKO-KOM, na druhé straně se jim zvedne cena za zpracování odpadu na třídící lince. A teď se města budou muset rozhodnout, jestli tyto náklady ponesou ze svého rozpočtu, nebo je promítnou do poplatku za odpady pro občany."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bavíme se o jakých penězích?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Zyder, náměstek ředitele Technických služeb Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Můžou to být peníze i v řádu jednotek milionů korun."</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Můžou to být peníze i v řádu jednotek milionů korun."  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novelu zákona o obalech by chtělo ministerstvo životního prostředí představit ještě v letošním roce. Zálohování by pak mohlo začít platit nejdříve od roku 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamery pomáhají zajištovat bezpečí a pořádek</w:t>
@@ -533,125 +637,122 @@
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zatímco v roce 2015 byly na území Slezské Ostravy pouze  čtyři bezpečnostní kamery, dnes je jich už 64. A společně s dopravními kamerami  se na území Slezské Ostravy nalézá 103 kamer, které snímají veřejný prostor. My  postupně navyšujeme počet těchto kamer. A to zejména na základě podnětů občanů,  ale i městské policie, která nás upozorňuje na některá riziková místa."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Lyčka (ANO), místostarosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zrovna se nacházíme u jedné z nich, tady na křižovatce  ulic Na Korunce, Na Liščině, Na Vyhlídce. Dále pak tady kousek na ulici Vývozní  a také na ulici Technická. Dále tak na ulici Vančurova a na mateřské školce na  Chrustově."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kamery jsou pod nepřetržitým dohledem Městské policie  Ostrava na dohledovém pracovišti Integrovaného výjezdového centra Slezská  Ostrava a také na centrálním dohledovém pracovišti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kamery jsou pod nepřetržitým dohledem Městské policie  Ostrava na dohledovém pracovišti Integrovaného výjezdového centra Slezská  Ostrava a také na centrálním dohledovém pracovišti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Pažický, MP Ostrava, vedoucí oblasti  Slezská Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bezpečnostní kamery mají velmi silný účinek i z hlediska  prevence. Kde byly v minulosti bezpečnostní kamery umístěny v rámci městského  obvodu Slezská Ostrava, tak se v okolí snížila protiprávní činnost osob a  zvýšilo se bezpečí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Úkolem městského obvodu přitom není, jak já říkám, hrát si  na nějakého velkého bratra, ale zajistit monitoring veřejného prostoru, umožnit  městské policii, aby zachytila některé momenty, které jí umožní zajistit  pohotovou odpověď na protiprávní jednání. A zároveň i uchovávat záznamy veřejného  prostoru, které často umožňují dohledat pachatele trestné činnosti nebo přestupku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Lyčka (ANO), místostarosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na letošní rok máme naplánováno pět bezpečnostních kamer.  Dvě budou umístěny na Nové osadě v Heřmanicích, kde máme dětské nové  hřiště a také workoutové hřiště. Dále pak bude umístěna nová kamera na ulici  Bohumínské, naproti hasičské zbrojnice Muglinov. A dále pak budou umístěny dvě nové bezpečnostní kamery na  nově vzniklé nebo rekonstruované lávce nad Bazaly."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kamery v posledních letech pomáhají na Slezské hlavně s odhalováním  původců černých skládek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kamery v posledních letech pomáhají na Slezské hlavně s odhalováním  původců černých skládek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Lyčka (ANO), místostarosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dále bych chtěl také apelovat na všechny občany městského obvodu  Slezská Ostrava, aby takový nadměrný odpad, který kolikrát umisťují vedle popelnic  nebo zapuštěných a polozapuštěných kontejnerů, aby ho odváželi do sběrného dvora,  který se nachází na Slezské Ostravě na ulici Československé armády 20, případně  pak přímo do OZO, které se nachází v Ostravě-Kunčičkách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obvod má aktuálně ve správě 42 kamer a provoz jedné z nich  vyjde na zhruba 25 tisíc korun ročně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obvod má aktuálně ve správě 42 kamer a provoz jedné z nich  vyjde na zhruba 25 tisíc korun ročně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěvnické centrum v NJ zahájilo jarní detox skříní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -716,57 +817,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karolína Kyšková, Návštěvnické centrum Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme tady oblečení, knihy, gramofonové desky, viděla jsem tady sportovní oblečení, skleničky, nádobí, je to pestře namixované.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Španihelová, prodejce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ta možnost, zbavit se těch věcí, je super, protože každému se doma válí milion věcí, které nám už nebudou, takže si myslím, že je to super.”</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Rosová, prodejce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Na internetu to není tak pohodlné, tady mohu s těmi lidmi i komunikovat, což je přidaná hodnota té akce.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud Návštěvnické centrum Bleší trh vyhodnotí jako úspěšný, bude uvažovat i o jeho podzimní variantě. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -863,93 +957,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-25-03-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>