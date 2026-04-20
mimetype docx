--- v0 (2025-12-24)
+++ v1 (2026-04-20)
@@ -1,151 +1,264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.3.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hospic pořídil ze sbírky kyslíkové koncentrátory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hospic ve Frýdku-Místku už má nové kyslíkové koncentrátory. Pořídil je z výtěžku charitativní sbírky Vánoční strom. Vybralo se více než 76 tisíc korun. Hospic přidal další peníze a pořídil celkem tři přístroje. Pomáhají pacientům s onemocněním plic lépe dýchat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Úplně nové přístroje pro generování kyslíku nyní postupně  umožňují používat klientům Hospice ve Frýdku-Místku. Nezaberou moc místa, jsou  snadno ovladatelné a transportovatelné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uršula Dvořáček, sestra Hospice  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Manipulace je velice jednoduchá. Zapojí se to do sítě, do kádinky  se naleje destilovaná voda, přístroj se zapne, nastaví se na průtok kyslíku,  který je daný, těch tři až pět litrů. Podle toho, jaký pacient bude potřebovat.  Počkáme, až se nám kyslík v přístroji nakoncentruje a můžeme nasadit  kyslíkové brýle a pacient inhaluje kyslík."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hospic pořídil přístroje díky charitativní sbírce Vánoční  strom, která probíhá tradičně přes Vánoce a pokaždé přispěje na dobrou věc ve městě.  Na konci ledna byly peníze předány hospici. Vybralo se přes 76 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hospic pořídil přístroje díky charitativní sbírce Vánoční  strom, která probíhá tradičně přes Vánoce a pokaždé přispěje na dobrou věc ve městě.  Na konci ledna byly peníze předány hospici. Vybralo se přes 76 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " Tradiční vánoční sbírka pod vánočním stromem na místeckém  náměstí měla i letos hezký výsledek. A jsem rád, že lidé stále jsou ochotni  přispívat na projekty, které si zaslouží naši pozornost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Jursa, ředitel Hospice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ještě jednou bych rád poděkoval všem dárcům, kteří přispěli  do městské sbírky Vánoční strom. Za tu darovanou částku jsme koupili celkem tři  kyslíkové koncentrátory. Ty, můžeme říct, nahrazují kyslíkové lahve, které se  používají v nemocnicích nebo centrální kyslíkový rozvod. My používáme tyto  přístroje, které jsou přímo u postele pacienta a zlepšují mu dýchání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uršula Dvořáček, sestra Hospice  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je super, že s tím přístrojem se dá pohybovat po oddělení.  Takže mohou jít k televizi, mohou jít na nějaké aktivity a pořád mají  tento koncentrátor u sebe."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jeden přístroj vyšel na zhruba 33 tisíc korun. Hospic tak  přidal ke sbírce přibližně 13 tisíc a mohl snadno pořídit přístroje rovnou tři.  Pomáhají hlavně klientům s onemocněním plic a dalšími nemocemi, které ovlivňují  dýchání.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jeden přístroj vyšel na zhruba 33 tisíc korun. Hospic tak  přidal ke sbírce přibližně 13 tisíc a mohl snadno pořídit přístroje rovnou tři.  Pomáhají hlavně klientům s onemocněním plic a dalšími nemocemi, které ovlivňují  dýchání. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město vytipovalo další lokalitu pro parkoviště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -157,97 +270,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve Frýdku-Místku stále hledají cesty, jak rozšířit počet  parkovacích míst. Jednou z možností je také budoucí přeměna parkovací  plochy na místě, které nyní slouží strážníkům městské policie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten objekt, který tady je stávající pro městskou policii,  bude postupně opuštěn. Strážníci se přestěhují do nového sídla na Těšínské  ulici. Doufáme, že všechno klapne a koncem tohoto roku budou stavební práce  ukončeny a městská policie začne potom svou činnost novém."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stávající budova městské policie by se pravděpodobně nabídla  k prodeji, pokud by pro ni nebylo využití, parkovací plochu ve dvoře by si  ale město nechalo a otevřelo ji veřejnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stávající budova městské policie by se pravděpodobně nabídla  k prodeji, pokud by pro ni nebylo využití, parkovací plochu ve dvoře by si  ale město nechalo a otevřelo ji veřejnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bude s největší pravděpodobností nabídnut k odprodeji.  Ten stav už není uspokojivý, to byl také jeden z důvodů, proč městská policie  hledala nové prostory. A proč jsme přistoupili k té rekonstrukci na Těšínské.  A ten stávající objekt je určen k celkové rekonstrukci, kterou my už  nebudeme dělat. V souvislosti s tím, jsou tady přilehlé pozemky, které  budeme chtít využít pro občany na parkování a tím zvýšit další počet nových  parkovacích míst. Tady pro Slezskou a přilehlé okolí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kompletní přeměnou by mohlo vzniknout přibližně 30 dalších  parkovacích míst, které by tak rozšířily sousedící parkoviště.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kompletní přeměnou by mohlo vzniknout přibližně 30 dalších  parkovacích míst, které by tak rozšířily sousedící parkoviště. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty ploty by se odstranily. Odstranily by se i tady u domu,  kde je fotoslužba. Všechny ty ploty dělaly určitý areál. Tak, aby tady mohla  mít městská policie svá auta, své zázemí a případně ještě další vraky. Takže to  všechno by se mělo postupně otevřít. A mělo by to být zkultivováno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zatím jde pouze o jednu z možných variant rozšíření.  Samotná přeměna by mohla proběhnout v průběhu roku 2024. Ve městě chybí  přibližně 3 500 parkovacích míst, proto se nyní hledají všemožné varianty  jejich rozšíření nebo dalšího vybudování.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zatím jde pouze o jednu z možných variant rozšíření.  Samotná přeměna by mohla proběhnout v průběhu roku 2024. Ve městě chybí  přibližně 3 500 parkovacích míst, proto se nyní hledají všemožné varianty  jejich rozšíření nebo dalšího vybudování. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Senioři zvou na 10. výstavu s velikonoční tematikou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -273,139 +383,136 @@
         <w:t xml:space="preserve">Dalibor Kališ, předseda městské  organizace Senioři ČR, Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Každý rok před  Velikonocemi ji otvíráme, připravujeme dlouho dopředu a tradičně děláme se školami.  Děti dokáží vytvářet velmi zajímavé, velmi hezké věci, tematické k Velikonocům.  Oživí to tu výstavu. My senioři samozřejmě děláme něco, co je umělecky  hodnotnější. Možná je to i pracnější. Ale s těmi dětmi se nám to vždycky  osvědčilo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jitka  Vachtarčíková, ředitelka SŠ, ZŠ a MŠ Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme škola pro  žáky se speciálními vzdělávacími potřebami. Vyučujeme děti s mentálním postižením  a tady tyto výtvarné práce, které vystavujeme a jsou součástí této výstavy,  dělaly děti se svými vyučujícími v rámci kreativních činností."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstava je tradičně  koncipována tak, aby si ji mohli prohlédnout návštěvníci, ale také náhodní  kolemjdoucí. Část je totiž k vidění za sklem Centra aktivních seniorů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstava je tradičně  koncipována tak, aby si ji mohli prohlédnout návštěvníci, ale také náhodní  kolemjdoucí. Část je totiž k vidění za sklem Centra aktivních seniorů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Kališ, předseda městské  organizace Senioři ČR, Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsou tady koláže,  děti malovaly výkresy, dělaly koláže. My tady máme takové jarní aranžmá.  Domečky ze dřeva. Některé vypadají velmi hezky, ale jsou udělané z lepenky,  kterou jsme sbírali kolem popelnic, ale nabarvili ji a upravili tak, že jsou to  velmi dekorativní věci. Dokonce nám vyrostlo i zelené osení. Takže to jaro je  vidět i na čerstvé zeleni třeba."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) - Co říkáte na tu výstavu? Podílely jste se na ní? - "Je hezká, je hezká. Moc hezká. Tam tu paní obdivuji s těmi  vajíčky a perličkami, že má dobré oči. Nezávidím, ale přeju." 2.) "Je to pěkné, opravdu, fakt. Děcka ze školy si dala na tom záležet.  Opravdu je to pěkné." 3.) "Já můžu říct to samé, líbí se mi to opravdu, pěkné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Součástí výstavy byly také prezentace několika kroužků,  které se v centru provozují. Cílem bylo pomalu navodit velikonoční atmosféru.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Součástí výstavy byly také prezentace několika kroužků,  které se v centru provozují. Cílem bylo pomalu navodit velikonoční atmosféru. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 3.) "Hodně, pro mě určitě hodně, protože já mám vnoučata, vnuky,  takže se na to těším."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Olga Krkošková, vedoucí kroužku Korálkování:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Na čem pracujete a co děláte? - "Obšívám vajíčka korálky." - A jak je to složité? - "Není to složité. Je třeba umět počítat, třeba do osmi. Víc  nepotřebujete. Máte vzor, barvy a šijete." - Za jak dlouho tak vyrobíte třeba jeden? - "Takovéto vajíčko tak tři hodny, když mě nikdo neruší. Manžel  mi přinese kávu a je pohoda."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Kališ, předseda městské  organizace Senioři ČR, Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je tady třeba Olinka Krkošková, která ukazuje, jak se opletají  vajíčka a korálky. Je tady Miluška Adamcová, která vede kroužek pletení. Má  tady své výrobky a ukazuje, jak se to dělá. Děláme keramiku, takže Lenka  Steiningerová vede skupinu keramiky a vystavují tady své výrobky. Takže se snažíme  vždycky i ukázat, jak probíhá ten tvořivý proces. A jaké krásné věci senioři v sedmdesáti,  osmdesáti letech dokáží ještě vytvořit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Samotná Velikonoční výstava bude v Centru aktivních  seniorů k vidění do 14. dubna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Samotná Velikonoční výstava bude v Centru aktivních  seniorů k vidění do 14. dubna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -480,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-27-03-2023-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>