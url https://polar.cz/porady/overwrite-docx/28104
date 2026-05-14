--- v0 (2026-02-06)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.3.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé “zachraňují” mláďata zajíců, ale je to špatně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od března se v přírodě objevují první mláďata zajíce polního. Bohužel, lidé je často považují za opuštěná a nosí je do záchranných stanic, na Novojičínsku do Bartošovic. Ta ale vyzývá, aby je lidé nesbírali a nechali je na místě. Mláďata nejsou sama.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -165,106 +280,85 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V první etapě se začne od ulice 28. října po Martinskou. Ve směru na Vítkovice bude zcela uzavřen jeden jízdní pruh dlouhý 135 metrů. Podobných úseků bude celkem deset i na ulici Přemyslovců začnou práce od kruhového objezdu, který se nachází na ulici  Novoveská.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Kotala, vedoucí oddělení vodohospodářských staveb:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celá stavba byla vysoutěžena za 105 milionu kč. bez DPH a vychází ze stavu sítí. Došlo tam k určitému paradoxu, kdy týden před stavbu, došlo k havárii a k zneprůtočnění kanalizační sítě. To dokazuje, že ta stavba už byla potřeba." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na stavbu vodovodu a kanalizace tedy naváže výměna povrchů ulice Přemyslovců. Po dokončení je v plánu úprava uspořádání dopravy, kdy bude rychlost snížena na 30 km/h. Vzniknou i samostatné cyklopruhy. Rekonstrukce je naplánována na rok a půl, takže by měla být dokončena v září 2024. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na stavbu vodovodu a kanalizace tedy naváže výměna povrchů ulice Přemyslovců. Po dokončení je v plánu úprava uspořádání dopravy, kdy bude rychlost snížena na 30 km/h. Vzniknou i samostatné cyklopruhy. Rekonstrukce je naplánována na rok a půl, takže by měla být dokončena v září 2024.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S očekávaným obrovským zájmem se setkala tradiční akce, při které Povodí Odry mimořádně zpřístupňuje jindy nepřístupné prostory svých přehrad. Letos mohli lidé navštívit přehradu Šance, Kružberk a Slezská Harta. Všechna tři díla navštívilo bezmála 7 tisíc lidí.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Konečný, vedoucí hrázný Vodního díla Šance</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “V rámci dne otevřených dveří si lidé mohou prohlédnout strojovnu odběrné věže, kde uvidí zařízení, kterými obsluhujeme stavidlové tabule, které tam jsou.</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Násilníky i zloděje řetízků v NJ policisté dopadli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Novém Jičíně došlo v posledním měsíci ke dvěma závažným trestným činům, k loupežnému přepadení a ke krádeži šperků ze zlatnictví. V obou případech byli pachatelé dopadeni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -354,263 +448,220 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Úplně nové přístroje pro generování kyslíku nyní postupně  umožňují používat klientům Hospice ve Frýdku-Místku. Nezaberou moc místa, jsou  snadno ovladatelné a transportovatelné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uršula Dvořáček, sestra Hospice  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Manipulace je velice jednoduchá. Zapojí se to do sítě, do kádinky  se naleje destilovaná voda, přístroj se zapne, nastaví se na průtok kyslíku,  který je daný, těch tři až pět litrů. Podle toho, jaký pacient bude potřebovat.  Počkáme, až se nám kyslík v přístroji nakoncentruje a můžeme nasadit  kyslíkové brýle a pacient inhaluje kyslík."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hospic pořídil přístroje díky charitativní sbírce Vánoční  strom, která probíhá tradičně přes Vánoce a pokaždé přispěje na dobrou věc ve městě.  Na konci ledna byly peníze předány hospici. Vybralo se přes 76 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hospic pořídil přístroje díky charitativní sbírce Vánoční  strom, která probíhá tradičně přes Vánoce a pokaždé přispěje na dobrou věc ve městě.  Na konci ledna byly peníze předány hospici. Vybralo se přes 76 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " Tradiční vánoční sbírka pod vánočním stromem na místeckém  náměstí měla i letos hezký výsledek. A jsem rád, že lidé stále jsou ochotni  přispívat na projekty, které si zaslouží naši pozornost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Jursa, ředitel Hospice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ještě jednou bych rád poděkoval všem dárcům, kteří přispěli  do městské sbírky Vánoční strom. Za tu darovanou částku jsme koupili celkem tři  kyslíkové koncentrátory. Ty, můžeme říct, nahrazují kyslíkové lahve, které se  používají v nemocnicích nebo centrální kyslíkový rozvod. My používáme tyto  přístroje, které jsou přímo u postele pacienta a zlepšují mu dýchání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uršula Dvořáček, sestra Hospice  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je super, že s tím přístrojem se dá pohybovat po oddělení.  Takže mohou jít k televizi, mohou jít na nějaké aktivity a pořád mají  tento koncentrátor u sebe."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jeden přístroj vyšel na zhruba 33 tisíc korun. Hospic tak  přidal ke sbírce přibližně 13 tisíc a mohl snadno pořídit přístroje rovnou tři.  Pomáhají hlavně klientům s onemocněním plic a dalšími nemocemi, které ovlivňují  dýchání.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jeden přístroj vyšel na zhruba 33 tisíc korun. Hospic tak  přidal ke sbírce přibližně 13 tisíc a mohl snadno pořídit přístroje rovnou tři.  Pomáhají hlavně klientům s onemocněním plic a dalšími nemocemi, které ovlivňují  dýchání. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">35 lidí bylo evakuováno kvůli nočnímu požáru sauny horské chaty na Pradědu v Jeseníkách. Podle vyšetřovatelů oheň způsobil škodu za minimálně 300 tisíc korun. Nikdo nebyl zraněn. V budově byly instalovány funkční hlásiče požáru.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">V úterý odpoledne bude zprovozněna poslední část obchvatu Třince, byť v omezeném režimu. Řidiči budou jezdit prozatím v jednom jízdním pruhu v každém směru. Rychlostní silnice tak bude napojena až na dálnici D48.</w:t>
+        <w:t xml:space="preserve">35 lidí bylo evakuováno kvůli nočnímu požáru sauny horské chaty na Pradědu v Jeseníkách. Podle vyšetřovatelů oheň způsobil škodu za minimálně 300 tisíc korun. Nikdo nebyl zraněn. V budově byly instalovány funkční hlásiče požáru.  V úterý odpoledne bude zprovozněna poslední část obchvatu Třince, byť v omezeném režimu. Řidiči budou jezdit prozatím v jednom jízdním pruhu v každém směru. Rychlostní silnice tak bude napojena až na dálnici D48.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Krnovská nemocnice má nový CT přístroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přesnější zobrazení, velká rychlost vyšetření a menší dávka rentgenového záření. To jsou hlavní přínosy nejmodernějšího CT přístroje, který právě uvedla do provozu krnovská nemocnice. Bude sloužit všem pacientům spádové oblasti Bruntálska a Krnovska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Počítačová tomografie využívá k zobrazovacím řezům rentgenové záření. To nový přístroj snižuje až o 50%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Gebauer, náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak je daleko menší zátěž, daleko větší výtěžnost, to znamená, ty obrázky jsou přesnější,je tam větší hloubka, to znamená, je to opravdu detailnější vyšetření pro ty pacienty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel nemocnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Celý ten přístroj stálo kolem 25 milionů  bez DPH, největší část přístroje je z REACTu,to je těch 150 milionů, které byly na vybavení nemocnice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Další předností nového přístroje je jeho softwarové vybavení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otakar Pluhař, zástupce dodavatele: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Šestnácti centimetrový detektor, který  umožňuje extrémně rychlé vyšetření, ale hlavní novinkou tohoto přístroje je použití sofistikované umělé inteligence, která umožňuje odstranit šum z obrázků.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pořízení nového CT reaguje především na velkou poptávku po vyšetření a potřebu zkrácení čekací doby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Šenkyřík, primář RDG oddělení:: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Poptávka po CT je poměrně velká. Pokud děláme vyšetření bez aplikace kontrastní látky, tak je to třeba řádově 8 vteřin, pokud se dělá s kontrastní látkou, tak s přípravou a podobně to může trvat 5 minut."</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie, pacientka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No já jsem ve středu nastoupila na neurologii na oddělení a dneska už jsem tady, takže to bylo rychlé. Ne, je to úplně v klidu, v pohodě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V nemocnici dále úspěšně pokračuje rekonstrukce střech a přestavba operačních sálů.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -707,93 +758,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-03-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>