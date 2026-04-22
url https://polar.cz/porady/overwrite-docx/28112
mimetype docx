--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.3.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prezident Petr Pavel přijel na 2 dny do MS kraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prezident Petr Pavel na dva dny zavítal do Moravskoslezského kraje. Po setkání s hejtmanem Vondrákem a primátorem Macurou si  prezident prohlédne například kampus Ostravské univerzity na Černé louce a ve středu pak sfárá na Karvinsku do dolu Darkov.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -149,122 +264,105 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Jureček</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (STAN), starosta Hošťálkovic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Naším katastrem prochází D1, která je v úseku Ostrava-Bohumín zvlněná a na tom 10 km úseku našlo 900 chyb, které by měly být v nejbližších letech opraveny a nás jako Hošťálkovice samozřejmě zajímá, kdy to bude, harmonogram prací, protože s tím se nese zvýšený hluk, prašnost a další obtíže našich obyvatel, tak samozřejmě jsme chtěli bát obeznámeni s tímto harmonogramem a dalšími činnostmi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Starostové apelovali také na vytvoření zákonných opatření, které by umožnily řešit i nešvary jako zneužívání sociálních dávek či pěstounské péče fungující v některých případech jako cílený zdroj příjmu.</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), poslanec Parlamentu ČR: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zpětná vazba od zástupců samospráv je pro poslance velmi důležitá a já samozřejmě mám ke starostům a primátorům velmi blízko. Všechna ta témata  byla důležitá. Za mě otázka bezpečnosti, bezdomovectví a řekněme prevence některých patologických jevů, to jsou témata, kterým se dlouhodobě věnuju, takže tato témata jsou pro ně stěžejní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Šebelová (STAN), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> poslankyně Parlamentu ČR: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Myslím si, že to je hodně důležité potkávat se starosty jak z obvodu, tak i v jiných částech jako vesnic, protože přece jenom je dobré propojovat praxi parlamentu se skutečnou prací v realitě. Témata, která tady zazněla, byla zásadní. "</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V průběhu dvouhodinové debaty se řešil i nový stavební zákon a řada dalších témat.</w:t>
       </w:r>
-      <w:br/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">V těžce přístupném terénu zasahovaly složky IZS v noci na úterý 28. března   u požáru domu v městské části Třinec-Kojkovice. Vážně se popálila jednašedesátiletá žena a vznikla škoda za necelý milion korun.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">    ---</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Policisté v Českém Těšíně, spolu s tamními strážníky, zadrželi muže, který vykradl jednu z tamních lékáren. K jeho dopadení pomohl telefonát ženy, která si při večerním venčení psa všimla muže v černém oblečení a s kuklou na hlavě. dvaadvacetiletý muž se policistům doznal. V rámci zkráceného přípravného řízení mu bylo sděleno podezření ze spáchání přečinu krádeže, za což mu v případě odsouzení hrozí až dvouletý trest odnětí svobody.    V těžce přístupném terénu zasahovaly složky IZS v noci na úterý 28. března   u požáru domu v městské části Třinec-Kojkovice. Vážně se popálila jednašedesátiletá žena a vznikla škoda za necelý milion korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vandalové v Havířově poničili sousoší kosmonautů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -432,202 +530,157 @@
         <w:t xml:space="preserve">Daniel Rýdel, ředitel MP Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nám určitě nedělá radost přijet na ulici a rozdat tam patnáct, dvacet výzev, což jsme v loňském roce, bohužel, zaznamenali. Takže tímto bych chtěl apelovat na občany, aby si všímali a respektovali dopravní značení.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Blokový úklid města spočívá v zametení komunikací, a také ve vyčištění kanalizačních vpustí, v obnově vodorovného značení a ořezu zeleně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U havarované cisterny s 25 tunami čokolády zasahovali od pondělního večera až do úterního rána hasiči MS kraje.  Vůz sjel ze silnice I/11 v Ropici na Frýdecko-Místecku.  Provoz byl  řízen kyvadlově. Kamion musel být proti převrácení zabezpeče těžkou vyprošťovací technikou.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Do konce roku 2023 si v Ostravě musí vyměnit řidičské průkazy 20 673 řidičů, což představuje zhruba pětinu celkového počtu v našem regionu, kde na výměnu čeká 91 866 řidičských průkazů.  Zvýšený zájem žadatelů standardně nastává před obdobím dovolených.</w:t>
+        <w:t xml:space="preserve">U havarované cisterny s 25 tunami čokolády zasahovali od pondělního večera až do úterního rána hasiči MS kraje.  Vůz sjel ze silnice I/11 v Ropici na Frýdecko-Místecku.  Provoz byl  řízen kyvadlově. Kamion musel být proti převrácení zabezpeče těžkou vyprošťovací technikou.   Do konce roku 2023 si v Ostravě musí vyměnit řidičské průkazy 20 673 řidičů, což představuje zhruba pětinu celkového počtu v našem regionu, kde na výměnu čeká 91 866 řidičských průkazů.  Zvýšený zájem žadatelů standardně nastává před obdobím dovolených.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Den otevřených dveří na Slezské Hartě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tisíce lidí si nenechaly ujít příležitost navštívit u příležitosti Světového dne vody vodní díla Povodí Odry. Vodní nádrže Slezská Harta, Kružberk a Šance navštívilo během jednoho dne téměř 6 tisíc zájemců. Mohli vidět technické zázemí přehrad a navštívit i jejich útroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Největší nádrž na Moravě a ve Slezsku, Slezskou Hartu, navštívilo přes dva a půl tisíce lidí.  Návštěvníci tady mohli strávit téměř celý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rudolf Zbořil, pracovník vodního díla: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Teď je zhruba půl jedenácté a máme 541 návštěvníků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Poledna, hrázný přehrady:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Návštěvníci můžou přijet k nám na pravou stranu, tam zaparkují auto, dají se směrem přes těleso hráze po koruně hráze, navštíví odběrný objekt. Na odběrném objektu je pracovník Povodí Odry, který vlastně odpoví dotazy. Které budou mít návštěvníci,.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Sedláček, pracovník vodního díla: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nacházíme se na odběrném objektu VD Slezská Harta. Můžou vidět jenom vzduchování, které tady je, aby to v zimě nezamrzlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Slezská Harta je svým objemem čtvrtou největší nádrží v ČR a přesahuje objem zbývajících 7 nádrží v Povodí Odry.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Poledna, hrázný přehrady:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Stav přehrady je takový, že jsme teď na kótě 495,47, jsme zhruba 50 cm pod maximální provozní zimní hladinou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zajímavou byl pro všechny návštěva elektrárny přehrady a jejích turbín. Poté následovala nejatraktivnější část návštěvního dne – průchod přehradní štolou.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rudolf Zbořil, pracovník vodního díla: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Délka štoly je přes 500 metrů, ale půjdou 80 schodů dolů a 390 schodů nahoru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Slezská Harta má 65 metrů vysokou hráz a délku zhruba 15 km. Úspěšně zachycuje vodu z tajícího sněhu v Jeseníkách. Již za měsíc tady bude zahájena i lodní doprava a vyjede unikátní elektroloď Harta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -724,93 +777,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-28-03-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>