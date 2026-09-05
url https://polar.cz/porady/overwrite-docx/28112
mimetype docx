--- v1 (2026-04-22)
+++ v2 (2026-09-05)
@@ -819,51 +819,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-28-03-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-28-03-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>