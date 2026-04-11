--- v0 (2025-12-30)
+++ v1 (2026-04-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.3.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prezident Petr Pavel přijel na 2 dny do MS kraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prezident Petr Pavel na dva dny zavítal do Moravskoslezského kraje. Po setkání s hejtmanem Vondrákem a primátorem Macurou si  prezident prohlédne například kampus Ostravské univerzity na Černé louce a ve středu pak sfárá na Karvinsku do dolu Darkov.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,115 +263,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O podobné události není v Ostravě nouze a velkým pomocníkem v podobných případech je automatický defibrilátor. MP Ostrava měla prozatím dva a využíval je operativní oddíl. Nyní k nim přibyly další čtyři, takže budou na všech oblastech. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Bryknarová, strážnice MP Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Doposud jsme prováděli záchranu života nepřímou masáží srdce, s tímto přístroje můžeme poskytnou první pomoc efektivněji." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V těchto dnech proto procházejí všichni strážníci speciálním kurzem, kde se s defibrilátory naučí zaházet</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V těchto dnech proto procházejí všichni strážníci speciálním kurzem, kde se s defibrilátory naučí zaházet </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Sviderský, instruktor první pomoci, strážník MP Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je tam obrovský benefit pro člověka, který tu první pomoc poskytuje, že ten přístroj na něj mluví a přesně mu řekne, co má dělat a určí i rytmus stlačován hrudníku."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nové defibrilátory umožňují záchranu jak dospělé osoby, tak i dítěte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vysokoškolští učitelé z humanitních a sociálněvědních oborů demonstrovali v úterý v Praze za vyšší platy. Mzdy podstatné části vyučujících v těchto oborech jsou na našich veřejných vysokých školách leckdy i nižší než na základních.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Korbelářová, děkanka Filozoficko-přírodovědecké fakulty Slezské univerzity v Opavě:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Podstatou toho problému je, že humanitní a společenské vědy jsou dlouhodobě podfinancovány. A to z několika důvodů, především jsou tyto obory financovány tradičně jako obory, které potřebují pouze tužku a papír a žádné další vybavení, a proto dostávají ten základní příspěvek na jednoho studenta.”</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ostravská koalice, kterou tvoří ANO se Spolu a Piráty, přišla o většinu v městském zastupitelstvu. Důvodem je pokračující štěpení vítěze komunálních voleb, hnutí ANO. V pondělí ho opustil další člen, zastupitel Maxim Pachomov. Plánuje přejít do nově vzniklého klubu primátora Tomáše Macury. Koalice tak má v pětapadesátičlenném zastupitelstvu už jen 27 hlasů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Poslanci a starostové hledali řešení problémů samospráv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -290,105 +391,95 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Jureček</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (STAN), starosta Hošťálkovic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Naším katastrem prochází D1, která je v úseku Ostrava-Bohumín zvlněná a na tom 10 km úseku našlo 900 chyb, které by měly být v nejbližších letech opraveny a nás jako Hošťálkovice samozřejmě zajímá, kdy to bude, harmonogram prací, protože s tím se nese zvýšený hluk, prašnost a další obtíže našich obyvatel, tak samozřejmě jsme chtěli bát obeznámeni s tímto harmonogramem a dalšími činnostmi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Starostové apelovali také na vytvoření zákonných opatření, které by umožnily řešit i nešvary jako zneužívání sociálních dávek či pěstounské péče fungující v některých případech jako cílený zdroj příjmu.</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), poslanec Parlamentu ČR: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zpětná vazba od zástupců samospráv je pro poslance velmi důležitá a já samozřejmě mám ke starostům a primátorům velmi blízko. Všechna ta témata  byla důležitá. Za mě otázka bezpečnosti, bezdomovectví a řekněme prevence některých patologických jevů, to jsou témata, kterým se dlouhodobě věnuju, takže tato témata jsou pro ně stěžejní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Šebelová (STAN), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> poslankyně Parlamentu ČR: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Myslím si, že to je hodně důležité potkávat se starosty jak z obvodu, tak i v jiných částech jako vesnic, protože přece jenom je dobré propojovat praxi parlamentu se skutečnou prací v realitě. Témata, která tady zazněla, byla zásadní. "</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V průběhu dvouhodinové debaty se řešil i nový stavební zákon a řada dalších témat.</w:t>
       </w:r>
-      <w:br/>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Očista Nového Jičína nemine žádnou ulici ani místní část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -449,53 +540,52 @@
         <w:t xml:space="preserve">Daniel Rýdel, ředitel MP Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nám určitě nedělá radost přijet na ulici a rozdat tam patnáct, dvacet výzev, což jsme v loňském roce, bohužel, zaznamenali. Takže tímto bych chtěl apelovat na občany, aby si všímali a respektovali dopravní značení.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Blokový úklid města spočívá v zametení komunikací, a také ve vyčištění kanalizačních vpustí, v obnově vodorovného značení a ořezu zeleně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Moravskoslezském kraji loni přibylo nákazy morem včelího plodu. Veterinární inspektoři zjistili 33 ohnisek, předloni jich bylo 16. Zlikvidováno loni muselo být kvůli nákaze 145 včelstev. Po více než 20 letech byla také v kraji, na Fýdecko-Místecku, diagnostikována hniloba včelího plodu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Moravskoslezském kraji loni přibylo nákazy morem včelího plodu. Veterinární inspektoři zjistili 33 ohnisek, předloni jich bylo 16. Zlikvidováno loni muselo být kvůli nákaze 145 včelstev. Po více než 20 letech byla také v kraji, na Fýdecko-Místecku, diagnostikována hniloba včelího plodu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vandalové v Havířově poničili sousoší kosmonautů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -676,93 +766,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-28-03-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>