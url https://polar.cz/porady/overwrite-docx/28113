--- v1 (2026-04-11)
+++ v2 (2026-09-05)
@@ -808,51 +808,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-28-03-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-28-03-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>