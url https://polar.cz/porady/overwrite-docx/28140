--- v0 (2026-01-17)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.4.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Recidivista z Ostravy je opět za mřížemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Auta obyvatel Ostravy jsou zase o něco bezpečnější. V minulých dnech byl zadržet muž, který se procházel po městě a pokud v nějakém autě uviděl cokoliv, co lze zpeněžit, auto vykradl. Celkem mu kriminalisté napočítali 19 vozů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -133,150 +248,115 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Den otevřených dveří na Slezské Hartě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tisíce lidí si nenechaly ujít příležitost navštívit u příležitosti Světového dne vody vodní díla Povodí Odry. Vodní nádrže Slezská Harta, Kružberk a Šance navštívilo během jednoho dne téměř 6 tisíc zájemců. Mohli vidět technické zázemí přehrad a navštívit i jejich útroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Největší nádrž na Moravě a ve Slezsku, Slezskou Hartu, navštívilo přes dva a půl tisíce lidí.  Návštěvníci tady mohli strávit téměř celý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rudolf Zbořil, pracovník vodního díla: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Teď je zhruba půl jedenácté a máme 541 návštěvníků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Poledna, hrázný přehrady:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Návštěvníci můžou přijet k nám na pravou stranu, tam zaparkují auto, dají se směrem přes těleso hráze po koruně hráze, navštíví odběrný objekt. Na odběrném objektu je pracovník Povodí Odry, který vlastně odpoví dotazy. Které budou mít návštěvníci,.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Sedláček, pracovník vodního díla: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nacházíme se na odběrném objektu VD Slezská Harta. Můžou vidět jenom vzduchování, které tady je, aby to v zimě nezamrzlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Slezská Harta je svým objemem čtvrtou největší nádrží v ČR a přesahuje objem zbývajících 7 nádrží v Povodí Odry.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Poledna, hrázný přehrady:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Stav přehrady je takový, že jsme teď na kótě 495,47, jsme zhruba 50 cm pod maximální provozní zimní hladinou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zajímavou byl pro všechny návštěva elektrárny přehrady a jejích turbín. Poté následovala nejatraktivnější část návštěvního dne – průchod přehradní štolou.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rudolf Zbořil, pracovník vodního díla: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Délka štoly je přes 500 metrů, ale půjdou 80 schodů dolů a 390 schodů nahoru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Slezská Harta má 65 metrů vysokou hráz a délku zhruba 15 km. Úspěšně zachycuje vodu z tajícího sněhu v Jeseníkách. Již za měsíc tady bude zahájena i lodní doprava a vyjede unikátní elektroloď Harta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -395,75 +475,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prezident České republiky Petr Pavel přijel k zámku Fryštát hodinu před polednem i se svou chotí, kde je uvítal primátor Karviné. Na zámku se pak podepsal do Pamětní knihy města, převzal dar v podobě obrazu karvinského rodáka, malíře Jakuba Špaňhela, se zástupci města poobědval a také si vyslechl názory a připomínky primátora města například k současnému nastavení sociálního systému, rozpočtovém určení daní a podobně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přiznám se, že jsme řešili hlavně tu sociální otázku, která nás trápí nejvíce. ten sociální systém není dobře nastavený, nevnímáme to jen my, ale mnoho měst v ČR." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po jednání, které se protáhlo, se pak prezident přesunul přes náměstí do nové galerie města v budově infocentra, kde se setkal s místními zástupci organizací. Zhruba za hodinu pak svou návštěvu Moravskoslezského kraje shrnul před novináři v tiskové konferenci a reagoval i na podněty, které mu primátor Karviné předložil.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po jednání, které se protáhlo, se pak prezident přesunul přes náměstí do nové galerie města v budově infocentra, kde se setkal s místními zástupci organizací. Zhruba za hodinu pak svou návštěvu Moravskoslezského kraje shrnul před novináři v tiskové konferenci a reagoval i na podněty, které mu primátor Karviné předložil. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Pavel, prezident České Republiky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My si uděláme celkovou analýzu, zároveň se na dalším jednání s premiérem Fialou pobavím o tom, jak on vnímá ty regionální problémy a přijdeme s návrhem konkrétních kroků na kterých bychom měli pracovat, abychom těm regionům, podregionům a městům skutečně pomohli v těch problémech, které samy řešit nemohou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Návštěvě Karviné předcházelo fárání prezidenta na dole Darkov a debata s místními horníky a také setkání s hejtmanem MSK v Ostravě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Návštěvě Karviné předcházelo fárání prezidenta na dole Darkov a debata s místními horníky a také setkání s hejtmanem MSK v Ostravě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice v Třinci otevřela nové Telemedicínské centrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -489,53 +567,52 @@
         <w:t xml:space="preserve">Lukáš Neděla, pacient: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ta domácí jednotka je hlavně o tom, že nemusím jezdit co tři měsíce na kontroly až do Třince, protože já jsem od Opavy. Takže pro mne to je velké ulehčení. Jezdím jen jednou za rok."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nemocnice AGEL v Třinci nyní otevřela celé nové Telemedicínské centrum, kde pomocí moderních technologií chtějí pomáhat ne jen kardiologickým pacientům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Chovančík, primář Telemedicínského centra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Také realita je, že využíváme virtuální realitu u pacientů, kteří mají nějaký pohybový deficit. To jsou pacienti po mozkových příhodách, pacienti po traumatech, kde pomocí virtuální reality simulujeme pohyby postižené končetiny.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Také realita je, že využíváme virtuální realitu u pacientů, kteří mají nějaký pohybový deficit. To jsou pacienti po mozkových příhodách, pacienti po traumatech, kde pomocí virtuální reality simulujeme pohyby postižené končetiny.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do nových prostor se přestěhovala také ambulantní rehabilitační část.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Ryšková, primářka rehabilitačního oddělení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V rekonstruovaném patře nám vznikly dvě velké tělocvičny, které budou využívány k programu kardiorehabilitace. Bude jim nabídnut takový kondiční program."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -737,93 +814,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-01-04-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>