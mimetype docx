--- v1 (2026-04-20)
+++ v2 (2026-09-05)
@@ -856,51 +856,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-01-04-2023-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-01-04-2023-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>