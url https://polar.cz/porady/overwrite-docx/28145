--- v0 (2025-12-18)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Důvěřivá seniorka dávala mužům peníze i zlato</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Drzost podvodníků nepřestává překvapovat i zkušené kriminalisty. V Ostravě kriminalisté zadrželi dva recidivisty, kteří si z důvěřivé seniorky udělali doslova bankomat a když už neměla peníze, nutili ji, aby si vzala v bance úvěr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -106,58 +221,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohumín postaví dva důležité páteřní chodníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Bohumíně postaví dva důležité chodníky kolem frekventovaných krajských silnic za zhruba 37 milionů korun. Většinu peněz získalo město z dotací. Oba jsou poměrně komplikované na výstavbu, jeden z nich povede nebezpečnými serpentinami v místním lese.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bohumín získal dotaci na vylepšení životních podmínek ve městě. Z Ministerstva pro místní rozvoj může čerpat přes 30 milionů korun na stavbu dvou důležitých chodníků.</w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bohumín získal dotaci na vylepšení životních podmínek ve městě. Z Ministerstva pro místní rozvoj může čerpat přes 30 milionů korun na stavbu dvou důležitých chodníků. První z nich město vybuduje mezi Pudlovem a Novým Bohumínem na ulici Ostravská od odbočky k místní základní škole až k ulici Čs. armády. Tuto trasu občané často využívají k vycházkám k Odře.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lumír Macura (ČSSD), místostarosta Bohumína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsou poměrně komplikované na jejich výstavbu a i technicky na jejich přípravu. Z hlediska odvodnění přes Baginec jdeme lesem, jsou tam velké srázy kolem dokola. Jsou to poměrně náročné chodníky v délkách 1-1,5 km."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí projektu je i výstavba menší lávky a odvodnění silnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -168,53 +277,52 @@
         <w:t xml:space="preserve">Lumír Macura (ČSSD), místostarosta Bohumína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Chceme začít letos po výběrovém řízení, které už probíhá, čili zhruba v polovině roku zahájíme tu stavbu a vzhledem k tomu, že jsou poměrně dlouhé, předpokládáme, že po technologické zimní přestávce budou dokončeny na jaře příštího roku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chodníky bude ze zámkové dlažby o šířce 1,5 metru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 3. 4. 2022 16.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké, 3. 4. 2022 16.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Biologové Přírodovědecké fakulty Ostravské univerzity si připisují zásluhu na objevení nového druhu plže na povrchu mořských hub v Nové Kaledonii. Vědecký tým ho navíc pojmenoval po ostravské účastnici expedice Anně Šobáňové. Plž dostal název Atagema sobanovae.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městská nemocnice v Ostravě má k dispozici nový digitální dermatoskop k diagnostice znamének. Využívají ho na kožním oddělení. Lékaři mohou díky osvětlené lupě objekty na kůži zvětšit až 12krát. Vyšetření je bezbolestné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -444,53 +552,52 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My chodíme každou neděli na Karvinské moře v 8 hodin, takže každý týden jsme ve vodě, ale v řece jsem poprvé.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po koupeli v řece nemohly chybět zahřívací procedury a otužilecké odpoledne skončilo posezením u ohně s lidovou muzikou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 3. 4. 2022 16.00 - 2</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké, 3. 4. 2022 16.00 - 2 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pondělí 3. dubna je posledním dnem lhůty pro podání daňového přiznání k dani z příjmů fyzických osob za rok 2022 v papírové podobě. K 30. březnu v Moravskoslezském kraji podalo daňové přiznání téměř 137 000 lidí, z toho 59 000 elektronicky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Polance nad Odrou je na celou stavební sezonu uzavřen tamní most na silnici druhé třídy číslo 478. Správa silnic Moravskoslezského kraje na místě vybuduje nový, starý už byl ve špatném stavu. Cyklisté a chodci ale místo bez problémů přejedou nebo přejdou po nově vzniklé lávce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -678,93 +785,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-04-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>