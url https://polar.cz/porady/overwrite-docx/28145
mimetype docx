--- v1 (2026-04-17)
+++ v2 (2026-09-05)
@@ -827,51 +827,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-04-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-04-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>