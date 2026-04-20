--- v0 (2026-01-16)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.4.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté i strážníci se připravují na Velikonoce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velikonoční svátky jsou bohužel také do značné míry rizikovým obdobím a proto se na ně musí připravit policisté i strážníci. Na silnice totiž vyrazí spousta svátečních řidičů a navíc také sváteční nákupy lákají do obchodních center různé nenechavce. Nejdůležitější je proto prevence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -120,162 +235,143 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava testuje elektrobus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavský dopravní podnik testuje autobus na elektřinu. V budoucnu by měly takovéto vozy na alternativní pohon nahradit ty současné na naftu a stlačený plyn. Opava disponuje vysoce ekologickou dopravou: polovinu vozového parku tvoří trolejbusy, druhou autobusy, většinou s pohonem na stlačený plyn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tak  to je on. Elektrobus českého výrobce značky SOR, kterým se mohou  nyní  svézt cestující hromadnou dopravou v Opavě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tak  to je on. Elektrobus českého výrobce značky SOR, kterým se mohou  nyní  svézt cestující hromadnou dopravou v Opavě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel  Gebauer, ředitel, Městský dopravní podnik Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Elektrobus  vyzkoušíme na všech linkách městské dopravy v Opavě. Účelem  testování je, abychom zjistili provozní záležitosti na  lince, kolik vydrží baterie vozidla atd.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Elektrobus  je do provozu nasazován v tzv. trhaných směnách, kdy  několikahodinový provoz přeruší čas na nabíjení. Nutné je  také počítat se zvýšenou spotřebou elektřiny během chladného  období, kvůli vytápění. Po dojezdu musí v baterii zůstat  alespoň 20 % energie. Doba nabíjení se pak pohybuje v řádech  hodin.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana  Klementová, řidička, Městský dopravní podnik Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tenhle  vůz je rozhodně tišší, rychlejší, dynamičtější.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Zeleným  autobusem se mohli svézt cestující třeba na trase z Opavy do  městské části Držkovice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">cestující:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Nenechal jsem si ujít tu možnost poprvé v životě se  elektrobusem svézt.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Kromě  nulových emisí je další výhodou elektrobusu také levnější  provoz. Oproti naftovým vozům je to o 12 korun na kilometr méně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Takovéto  vozy by mohly do roku 2030 nahradit 32 současných autobusů na  naftu a stlačený plyn, které opavský dopravní podnik ve svém  vozovém parku má.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Popadinec, uvolněný radní, Magistrát města Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Výměna  elektrobusů bude postupná. Začneme je nakupovat do dvou let. Chceme  hromadnou dopravu posunout směrem k bezemisním  vozidlům.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Cena  jednoho elektrobusu se nyní pohybuje kolem 13 mil. korun. Na jejich  pořízení  může město získat 85% prostředků z dotací EU.  Navíc  bude nutné ještě vybudovat dostatek nabíjecích stanic. Ty budou  výhradně v prostorách depa dopravního podniku.        </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 5. 4. 2023 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hejtmani uhelných regionů podepsali  vodíkové memorandum. Pro  transformující se Ústecký, Moravskoslezský a Karlovarský kraj je to společný krok ke spolupráci v oblasti využití vodíku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -516,103 +612,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zajímavá umělecká díla od mimořádných autorů z Česka,  Slovenska, Polska, Ukrajiny a Gruzie. Prohlédnout si je mohou návštěvníci ve  Slezskoostravské galerii. Výstava má název Figura z pěti zemí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Filipczyková, kurátorka výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o autory jako Kateřina Bohac, která žije aktuálně v Torontu.  Žila kdysi, před pár lety v Dubaji, v Praze založila galerii Latin  Art, kde prezentovala výtvarné umění, malířské umění Jižní Ameriky. Pak je tady  zastoupení dílo Iwana Malińského, který je ukrajinský malíř, aktuálně žijící v Polsku.  Ovšem je to veliká čest, že sem do Ostravy přijel, že zde v Ostravě může  prezentovat své dílo. Protože je nositelem několika ocenění. Jak ocenění v Paříži,  tak ocenění i v Německu, Polsku. Kromě toho tady jsou prezentovaní autoři skupiny galerie  Mlejn, figurální skupiny galerie Mlejn z Ostravy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstava obsahuje na 50 děl dvanácti autorů. Většina z nich  se také osobně zúčastnila vernisáže a organizátoři jim poděkovali za jejich zapojení  do výstavy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstava obsahuje na 50 děl dvanácti autorů. Většina z nich  se také osobně zúčastnila vernisáže a organizátoři jim poděkovali za jejich zapojení  do výstavy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Filipczyková, kurátorka výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Malíře, kteří zde představují, osobně znám. A vím i  pohnutky, které k té tvorbě ty autory vedly. Jsou to někdy těžké životní chvíle, které sám autor musí překonat, aby  dostal ze sebe krásné dílo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Líbí se mi takový romantický nádech této výstavy. Je to  takové osvěžující, krásné, že v každém obraze se člověk může zasnít." 2.) "No výstava je krásná. Víte co, to je takové pro normální lidi,  bych řekla. Líbivé, krásné. Není to žádná moderna. Když chodím po těch  moderních výstavách, tak si říkám, pane Bože, tam je kilo barvy a je to, když  to řeknu ostravsky chlastnuté na plátno, to bych dokázala taky. Takže ta se mi  líbí, moc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Filipczyková, kurátorka výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Průřezově je to tematika figurální. A jde o hluboký pohled do  lidské duše. Lidské duše, u které nevíme, jestli je to práh nekonečna. A kdo se  s tím prahem potkal, tak si myslím, že v sobě nastartoval určitý  motor, jak život žít a vložit do něj maximum."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstava potrvá do 28. května a ke zhlédnutí bude vždy v sobotu  a neděli od 10:00 do 16:00 hodin. Plánovány jsou i komentované prohlídky, a to  16. 4., 23. 4. a 14. 5. ve 12:00 hodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstava potrvá do 28. května a ke zhlédnutí bude vždy v sobotu  a neděli od 10:00 do 16:00 hodin. Plánovány jsou i komentované prohlídky, a to  16. 4., 23. 4. a 14. 5. ve 12:00 hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -687,93 +781,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-04-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>