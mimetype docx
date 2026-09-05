--- v1 (2026-04-20)
+++ v2 (2026-09-05)
@@ -823,51 +823,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-04-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-04-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>