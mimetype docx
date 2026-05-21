--- v0 (2026-02-06)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.2023, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Energie a kraj</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, televize Polar vám přináší novinky z oblasti energetiky v pořadu Energie a kraj. Začneme modulárními reaktory v České republice, podíváme se okénkem do světa a nakonec si vysvětlíme fungování slunečního kolektoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Česko plánuje výstavbu 12 modulárních reaktorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Česko by mohlo mít až 12 malých modulárních reaktorů, které by měly v budoucnu nahradit výrobu elektřiny z černouhelných elektráren. Stavět by se mohly začít nejdříve za 12 let. Novinářům to řekl ministr financí Zbyněk Stanjura (ODS) po návštěvě Elektrárny Dětmarovice. Právě tam by podle společnosti ČEZ mohl jeden takový reaktor vzniknout. Stát s modulárními reaktory počítá jako s důležitou součástí svého přechodu na bezemisní energetiku. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -334,53 +449,52 @@
         <w:t xml:space="preserve">Tomáš Tikal, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Instalace musí být na střeše nebo i na pozemku? </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Houdek, expert na sluneční kolektory: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">My to máme udělané tak, že samozřejmě člověk si musí uvědomit, aby byl klient spokojený, musí si uvědomit umístění jižní strana, velmi důležité. Když to dáte na čistý západ, ty trubice samozřejmě mají výkonnost, ale krátkou dobu, takže snižujete účinnost o 50 %. Severní strana, vůbec se o tom nebavme, nebo zastínění velkými stromy. Takže střecha je ideální z toho důvodu, že je tam velmi dlouho to slunce. Když je natočena na jižní stranu už splňujete podmínku, že využíváte maximální účinnost trubice a krátká připojení, mnoho lidí má pod střechou buď rovnou koupelnu, nebo žijí pod střechou, ale samozřejmě my máme součástí toho i ten stojan, takže ten, kdo má třeba bojler jako předehřev do bojleru, má ho ve sklepě, ve sklepení, nemusí to dávat na střechu, ale dá to přesně k baráku na jižní stranu a přes jednu stěnu jde přímo do bojleru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -448,93 +562,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/energie-a-kraj/energie-a-kraj-06-04-2023-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>