--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava pomáhá potravinové bance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zaměstnanci Opavského magistrátu uspořádali sbírku trvanlivých potravin, které věnovali Potravinové bance v Ostravě. Ta poskytuje jídlo lidem v nouzi. A spolupracuje také s opavskými neziskovými organizacemi, kterým potraviny poskytuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -124,54 +239,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabina  Keprdová, ředitelka, Potravinová banka Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začalo  to válkou na Ukrajině, kdy poptávka po potravinách byla zvýšená.  Teď jen zase krize, vysoká inflace. Lidé, kteří  byli sociálně slabší, tak se propadají hlouběji a hlouběji. A  ty potraviny pomáhají.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Pomoci  může každý. Jarní potravinová sbírka je plánová na 22.  dubna. Když během dne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  nakoupíte  v některém z obchodních řetězců, můžete potraviny na místě  odevzdat přímo dobrovolníkům. Nakoupit je také možné on-line.  Více informací najdete na webových stránkách potravinovasbirka.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ulice Nového Jičína střeží strážníci v novém vozidle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínští strážníci dostali do výbavy nový služební automobil. Do obnovy vozového parku investovala radnice po zhruba šesti letech. Denně tu auta městské policie najezdí průměrně sto dvacet kilometrů.</w:t>
@@ -272,96 +383,94 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se uskutečnila v pořadí devátá abilympiáda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se uskutečnila v pořadí devátá abilympiáda, soutěž zručnosti a pracovních dovedností dětí a mládeže se zdravotním postižením. Pro hendikepované děti byla připravena stanoviště převážně s jarní a velikonoční tématikou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle jsou výrobky, které vznikly na karvinské abilymipádě nebo-li soutěži zručnosti a pracovní dovednosti dětí s postižením.  Uspořádala ji místní Základní škola Komenského pro své žáky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle jsou výrobky, které vznikly na karvinské abilymipádě nebo-li soutěži zručnosti a pracovní dovednosti dětí s postižením.  Uspořádala ji místní Základní škola Komenského pro své žáky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Jagošová, ředitelka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední, Základní a Mateřské školy Komenského</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Tady soutěžíme v tom, co naši hendikepovaní zvládají, co umí, v čem jsou dobří. My jsme připravili několik stanovišť, některá soutěžní, některá doprovodná. na těch soutěžních jsou typické věci, jako aranžování květin, pletení pomlázky, mechanická montáž, ale máme na těch doprovodných některé novinky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nově se k akci připojili zástupci Střední průmyslové školy se svými robotickými hračkami, středisko volného času nabídlo dětem Candy bar a také tetování, děti si mohly vyzkoušet balanční podložku a tibetské mísy nebo skládat origami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, účastnice abilympiády:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Teď jsem dodělávala kytku, já jsem to dělala hodněkrát. Bavilo mě to, je to tu fajné, kytky jsou fajné.”  "Je to hezké, moc se to líbí, dávala korálky, bylo to lehké."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Teď jsem dodělávala kytku, já jsem to dělala hodněkrát. Bavilo mě to, je to tu fajné, kytky jsou fajné.”  "Je to hezké, moc se to líbí, dávala korálky, bylo to lehké." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I když to porota na závěr akce neměla jednoduché, vybrala a ocenila ty nejlepší soutěžní výrobky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ZŠ Na Nábřeží v Havířově uspořádala velikonoční jarmark</w:t>
@@ -408,53 +517,52 @@
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já jsem si vybrala dřevěného zajíce, protože se mi to strašně líbilo a ještě jsem to vyrobila já.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Vyráběli jsme ze slámy vajíčka, dobroty, buchtičky, potom plyšové ovečky upletené, karabáče, perníčky zajíčkové. Velikonoce mám rád, že karabáčem šmigruji, to mám rád.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každá třída se snažila prodat co nejvíce svých výrobků. Výtěžek žáci použijí například na na školní výlet, nebo půjdou společně do kina.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každá třída se snažila prodat co nejvíce svých výrobků. Výtěžek žáci použijí například na na školní výlet, nebo půjdou společně do kina. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 5. 4. 2023 16 h - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zoologická zahrada  Ostrava je otevřená  i o nadcházejících velikonočních svátcích, a to od 9 hodin do 19 hodin. Připraveny jsou komentované setkání u vybraných druhů zvířat a o Velikonočním pondělí se její brány otevřou dokonce o hodinu dříve. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -515,53 +623,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jenže hned čtyřikrát se rozhodčí šli na góly podívat k videu a dvě jejich rozhodnutí jsou podle Vítkovic sporná. V jednom případě byl atakován gólman Stezka před střelou a ve druhém byl gól dosažen bruslí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominik Lakatoš, HC Vítkovice Ridera: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bohužel je to 0:2, pojedeme do Hradce bojovat. Hned v prvním zápase tam stoprocentně necháme všechno. Budeme věřit, že tam urveme oba zápasy. I dnes se ukázalo, že jsme nebyli horším soupeřem. Hradec byl šťastnější.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vítkovice po zápase vydaly stanovisko, kde vyjadřují veřejně nesouhlas s tím, jakým způsobem byl veden zápas a zvláště pak, jak byly posouzeny sporné situace před druhým a třetím gólem celku Mountfield HK. 3 a 4 utkání se hraje v Hradci Králové v sobotu a v neděli. Vítkovice udělají vše proto, aby se série vrátila v úterý zpět do Ostravy. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vítkovice po zápase vydaly stanovisko, kde vyjadřují veřejně nesouhlas s tím, jakým způsobem byl veden zápas a zvláště pak, jak byly posouzeny sporné situace před druhým a třetím gólem celku Mountfield HK. 3 a 4 utkání se hraje v Hradci Králové v sobotu a v neděli. Vítkovice udělají vše proto, aby se série vrátila v úterý zpět do Ostravy.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -636,93 +743,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-04-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>