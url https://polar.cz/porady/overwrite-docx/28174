--- v1 (2026-04-22)
+++ v2 (2026-09-05)
@@ -785,51 +785,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-04-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-04-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>