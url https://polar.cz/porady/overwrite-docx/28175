--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Cesta naděje života vypravila další konvoj s pomocí Ukrajině</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na válkou zasažený východ Ukrajiny odjel v minulých dnech konvoj několik vozidel naložených převážně zdravotnickým materiálem. Humanitární pomoc už po několikáté organizovala Cesta naděje života.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Konvoj vozidel, mezi kterými byla i sanitka, byl připraven v Kravařích. Parta dobrovolníků s ním pak vyjela na dlouhou cestu na východ Ukrajiny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Konvoj vozidel, mezi kterými byla i sanitka, byl připraven v Kravařích. Parta dobrovolníků s ním pak vyjela na dlouhou cestu na východ Ukrajiny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marián Bizub, zakladatel organizace Cesta naděje života:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsme Cesta neděje života, organizace, která se zabývá pomocí Ukrajině a vznikla právě kvůli válce na Ukrajině. Naším cílem je pomáhat v oblastech, kam se pomoc dostává velmi těžce, což se nám daří. Výsledkem je také tento větší konvoj, jaký vypravujeme už po několikáté. Je složený z různých vozidel.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Některé automobily na Ukrajině zůstanou, další se vrátí, aby mohly být opět naloženy materiálem pro další cestu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -203,54 +317,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabina  Keprdová, ředitelka, Potravinová banka Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začalo  to válkou na Ukrajině, kdy poptávka po potravinách byla zvýšená.  Teď jen zase krize, vysoká inflace. Lidé, kteří  byli sociálně slabší, tak se propadají hlouběji a hlouběji. A  ty potraviny pomáhají.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Pomoci  může každý. Jarní potravinová sbírka je plánová na 22.  dubna. Když během dne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  nakoupíte  v některém z obchodních řetězců, můžete potraviny na místě  odevzdat přímo dobrovolníkům. Nakoupit je také možné on-line.  Více informací najdete na webových stránkách potravinovasbirka.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 5. 4. 2023 17 h - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bezprostředně při činu zadrželi karvinští strážníci  zloděje. Prchal s lupem na zádech z budovy, do které násilně vnikl. Policisté pak zjistili, že měl být 36letý výtečník ve výkonu trestu a za dvě desítky krádeží i v jiných státech EU, kde byl  souzen tamní justicí. Zloděj je za mřížemi a tam si také počká na rozsudek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zoologická zahrada  Ostrava je otevřená  i o nadcházejících velikonočních svátcích, a to od 9 hodin do 19 hodin. Připraveny jsou komentované setkání u vybraných druhů zvířat a o Velikonočním pondělí se její brány otevřou dokonce o hodinu dříve. </w:t>
       </w:r>
@@ -540,150 +650,115 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová výstava Josefa Danyiho představuje jeho koláže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuálně patří do Top Ten - desítky evropských fotografů v kategorii ilustrace a fine art – a je nominován na titul nejlepšího evropského fotografa. Josef Danyi, držitel více něž 100 ocenění ve 38 státech 4 kontinentů, právě zahájil svou výstavu v bruntálském divadle. Jeho tvorba se stále více stává grafickou prací s fotografiemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V práci Josefa Danyiho dochází k výraznému posunu a vlastní fotografie je teprve počátkem jeho tvorby.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Danyi, fotograf a grafik: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to další posun v mé tvorbě, kdy fotografie je jen prostředkem k dosažení mého cíle. Prolínají se nám tady dva světy, jeden skutečný a jeden imaginární. Je to klasická práce ve Photo shopu, vlastně skládám vrstvy. Mým přáním je, aby si každý vytvořil nějaký svůj příběh. Ve své podstatě já to nechávám na tom divákovi, aby ho ta fotografie upoutala, aby se do ní vlastně vnořil a přemýšlel nad tou fotografií, co v něm evokuje. Jaké pocity a jaký z toho má celkově dojem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Minimalistická fotografie, kterou fotograf pořídí je tedy jen základem konečného obrazu, doplněného množstvím dalších vrstev a témat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Danyi, fotograf a grafik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Třeba pro vytvoření tady tohoto města, které vlastně je v pozadí, jsem vlastně použil okenice chorvatských domečků, kdy jsem si vytvořil takový mustr, ten jsem vlastně upravoval a nějakým způsobem seskládával a vytvořil jsem takovéhle město.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Henč (ANO), starosta Bruntálu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Je to úžasné. Já jsem srašně rád, že město Bruntál může být prezentováno téměř na celém světě. Je to Švýcarsko, Thaiwan, Amerika a Vietnam. Tam všude pan Danyi vystavoval. Včera jsem si výstavu prohlížel a položil jsem panu Danyimu otázku, která fotografie je jeho favoritem. A před jeho favoritem právě stojíme a je to vlastně, vizuálně to vypadá jako Downtown, ale tvořilo se to na několikrát, protože to má několik podob. Tak jako malíř se vrací ke svému obrazu, tak i pan Danyi se vrací ke svým fotografiím, které ještě dále upravuje.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Zatloukal (nez.), místostarosta Bruntálu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Ukázal, že umění v Bruntále má potenciál, že i kluk z takového města, jako je Bruntál, se dokáže prosadit ve světě a líbí se mi jak jeho vernisáž na městském úřadě, líbí se mi i tyto koláže, protože jeden z obrazů, který tady visí, jsem od něho zakoupil a je v mé kanceláři.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Častým tématem fotografa je architektura, objekty v přírodě, ale i lidé. Vydal celkem 3 fotoknihy z každé oblasti své tvorby.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Danyi, fotograf a grafik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Připravuji teď vlastně čtvrtou v tomhle roce, s touto tématikou, která je dnes tady na té výstavě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Již 15 dubna se Josef Danyi zúčastní v Praze finále Evropské federace fotografů, které rozhodne o jeho umístění v žebříčku mezi deseti nejlepšími.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -787,93 +862,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-04-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>