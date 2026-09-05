--- v1 (2026-04-22)
+++ v2 (2026-09-05)
@@ -904,51 +904,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-04-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-04-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>