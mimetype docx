--- v0 (2026-01-15)
+++ v1 (2026-04-29)
@@ -1,226 +1,321 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.4.2023, 20:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava testuje elektrobus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavský dopravní podnik testuje autobus na elektřinu. V budoucnu by měly takovéto vozy na alternativní pohon nahradit ty současné na naftu a stlačený plyn. Opava disponuje vysoce ekologickou dopravou: polovinu vozového parku tvoří trolejbusy, druhou autobusy, většinou s pohonem na stlačený plyn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tak  to je on. Elektrobus českého výrobce značky SOR, kterým se mohou  nyní  svézt cestující hromadnou dopravou v Opavě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tak  to je on. Elektrobus českého výrobce značky SOR, kterým se mohou  nyní  svézt cestující hromadnou dopravou v Opavě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel  Gebauer, ředitel, Městský dopravní podnik Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Elektrobus  vyzkoušíme na všech linkách městské dopravy v Opavě. Účelem  testování je, abychom zjistili provozní záležitosti na  lince, kolik vydrží baterie vozidla atd.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Elektrobus  je do provozu nasazován v tzv. trhaných směnách, kdy  několikahodinový provoz přeruší čas na nabíjení. Nutné je  také počítat se zvýšenou spotřebou elektřiny během chladného  období, kvůli vytápění. Po dojezdu musí v baterii zůstat  alespoň 20 % energie. Doba nabíjení se pak pohybuje v řádech  hodin.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana  Klementová, řidička, Městský dopravní podnik Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tenhle  vůz je rozhodně tišší, rychlejší, dynamičtější.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Zeleným  autobusem se mohli svézt cestující třeba na trase z Opavy do  městské části Držkovice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">cestující:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Nenechal jsem si ujít tu možnost poprvé v životě se  elektrobusem svézt.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Kromě  nulových emisí je další výhodou elektrobusu také levnější  provoz. Oproti naftovým vozům je to o 12 korun na kilometr méně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Takovéto  vozy by mohly do roku 2030 nahradit 32 současných autobusů na  naftu a stlačený plyn, které opavský dopravní podnik ve svém  vozovém parku má.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Popadinec, uvolněný radní, Magistrát města Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Výměna  elektrobusů bude postupná. Začneme je nakupovat do dvou let. Chceme  hromadnou dopravu posunout směrem k bezemisním  vozidlům.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Cena  jednoho elektrobusu se nyní pohybuje kolem 13 mil. korun. Na jejich  pořízení  může město získat 85% prostředků z dotací EU.  Navíc  bude nutné ještě vybudovat dostatek nabíjecích stanic. Ty budou  výhradně v prostorách depa dopravního podniku.        </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Cesta naděje života vypravila další konvoj s pomocí Ukrajině</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na válkou zasažený východ Ukrajiny odjel v minulých dnech konvoj několik vozidel naložených převážně zdravotnickým materiálem. Humanitární pomoc už po několikáté organizovala Cesta naděje života.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Konvoj vozidel, mezi kterými byla i sanitka, byl připraven v Kravařích. Parta dobrovolníků s ním pak vyjela na dlouhou cestu na východ Ukrajiny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Konvoj vozidel, mezi kterými byla i sanitka, byl připraven v Kravařích. Parta dobrovolníků s ním pak vyjela na dlouhou cestu na východ Ukrajiny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marián Bizub, zakladatel organizace Cesta naděje života:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsme Cesta neděje života, organizace, která se zabývá pomocí Ukrajině a vznikla právě kvůli válce na Ukrajině. Naším cílem je pomáhat v oblastech, kam se pomoc dostává velmi těžce, což se nám daří. Výsledkem je také tento větší konvoj, jaký vypravujeme už po několikáté. Je složený z různých vozidel.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Některé automobily na Ukrajině zůstanou, další se vrátí, aby mohly být opět naloženy materiálem pro další cestu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -316,75 +411,73 @@
         <w:t xml:space="preserve">Dagmar Kaňoková, předsedkyně ASEČ F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Určitě nás to těší, protože šlo to z našich řad. Naši  senioři žádali o tu možnost, protože opravdu je nutné, aby se uměli orientovat  v kyberprostoru. Aby věděli, kdy na něco kliknout. A když kliknou špatně,  aby poznali, co to je. Takže jsme rádi. Doufám, že to budeme využívat v hojné  míře a že nám to bude sloužit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Kališ, předseda městské  organizace Senioři ČR, Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Snad čtyři roky jsme ve spolupráci s městskou knihovnou  pořádali už snad více než 10 kurzů. Ale tam je to omezené. Účastníků bývá 7,  protože je 7 počítačů v městské knihovně. A teď můžeme rozšířit o dalších  6 počítačů a pokračovat v tom zvyšování gramotnosti seniorů. Tak jsme  velmi rádi za městskou organizaci, děkuji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Notebooků je šest, buď  zbyly po zastupitelích, kteří je nevyužili nebo ležely ve skladu. Technici je  kompletně vyčistili a připravili pro běžné každodenní použití.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Notebooků je šest, buď  zbyly po zastupitelích, kteří je nevyužili nebo ležely ve skladu. Technici je  kompletně vyčistili a připravili pro běžné každodenní použití. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Co se týče připojení, tak to je placeno městem v rámci provozu  Centra aktivních seniorů, takže se nezřizovalo ani žádné nové pro tyto účely.  Nicméně pokud mám informaci, tak ta kapacita a rychlost by měla být dostatečná  pro těch šest uživatelských míst, které jsme tady zřídili. A chtěl bych  poděkovat samozřejmě, jak oběma předsedům těch seniorských organizací, to znamená  paní Kaňokové, panu Kališovi, za ten zájem o zlepšení činnosti. Tak i odboru  IT, který nám s tím promptně pomohl. Tak i odboru sociálních věcí, který  dohlíží na to, aby tady byla nějaká odpovídající náplň činnosti pro seniory."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na rozšíření služeb Centra aktivních seniorů tak město  nemuselo vynakládat vysoké finanční prostředky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na rozšíření služeb Centra aktivních seniorů tak město  nemuselo vynakládat vysoké finanční prostředky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sezonu na zámku Fryštát otevřel Pes baskervillský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -410,53 +503,52 @@
         <w:t xml:space="preserve">Ingrid Szczypková,  vedoucí oddělení školství, kultury a sportu MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Letošní zahájení zámecké sezóny se nese v duchu klasické anglické detektivky. Na programu máme jeden z nejznámějších příběhů Arthura Conana Doylea a možná jeden z největších případů slavného Sherlocka Holmese Pes baskervillský."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O první prohlídky byl mezi lidmi mimořádný zájem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci zámku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Už jsem dlouho nebyla, ale líbilo se mi to, i ta hra i atmosféra, fajné." "Veselé to bylo, dobré, fajné po našymu.” "Bylo to úžasné, dokázali nás pobavit, bylo to skvělé.” "I když jsme z Karviné, jsme poprvé, na tom zámečku, hodně nás to nadchlo tedy."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Už jsem dlouho nebyla, ale líbilo se mi to, i ta hra i atmosféra, fajné." "Veselé to bylo, dobré, fajné po našymu.” "Bylo to úžasné, dokázali nás pobavit, bylo to skvělé.” "I když jsme z Karviné, jsme poprvé, na tom zámečku, hodně nás to nadchlo tedy." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Speciálních akcí s divadelními vstupy bude v letošní sezoně opět několik, podrobnosti se lidé dozví na webu zámku v sekci Zámecké akce v roce 2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tančit se učili v tělocviku, kolonu si užili ve velkém stylu</w:t>
@@ -570,103 +662,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zajímavá umělecká díla od mimořádných autorů z Česka,  Slovenska, Polska, Ukrajiny a Gruzie. Prohlédnout si je mohou návštěvníci ve  Slezskoostravské galerii. Výstava má název Figura z pěti zemí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Filipczyková, kurátorka výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o autory jako Kateřina Bohac, která žije aktuálně v Torontu.  Žila kdysi, před pár lety v Dubaji, v Praze založila galerii Latin  Art, kde prezentovala výtvarné umění, malířské umění Jižní Ameriky. Pak je tady  zastoupení dílo Iwana Malińského, který je ukrajinský malíř, aktuálně žijící v Polsku.  Ovšem je to veliká čest, že sem do Ostravy přijel, že zde v Ostravě může  prezentovat své dílo. Protože je nositelem několika ocenění. Jak ocenění v Paříži,  tak ocenění i v Německu, Polsku. Kromě toho tady jsou prezentovaní autoři skupiny galerie  Mlejn, figurální skupiny galerie Mlejn z Ostravy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstava obsahuje na 50 děl dvanácti autorů. Většina z nich  se také osobně zúčastnila vernisáže a organizátoři jim poděkovali za jejich zapojení  do výstavy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstava obsahuje na 50 děl dvanácti autorů. Většina z nich  se také osobně zúčastnila vernisáže a organizátoři jim poděkovali za jejich zapojení  do výstavy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Filipczyková, kurátorka výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Malíře, kteří zde představují, osobně znám. A vím i  pohnutky, které k té tvorbě ty autory vedly. Jsou to někdy těžké životní chvíle, které sám autor musí překonat, aby  dostal ze sebe krásné dílo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Líbí se mi takový romantický nádech této výstavy. Je to  takové osvěžující, krásné, že v každém obraze se člověk může zasnít." 2.) "No výstava je krásná. Víte co, to je takové pro normální lidi,  bych řekla. Líbivé, krásné. Není to žádná moderna. Když chodím po těch  moderních výstavách, tak si říkám, pane Bože, tam je kilo barvy a je to, když  to řeknu ostravsky chlastnuté na plátno, to bych dokázala taky. Takže ta se mi  líbí, moc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Filipczyková, kurátorka výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Průřezově je to tematika figurální. A jde o hluboký pohled do  lidské duše. Lidské duše, u které nevíme, jestli je to práh nekonečna. A kdo se  s tím prahem potkal, tak si myslím, že v sobě nastartoval určitý  motor, jak život žít a vložit do něj maximum."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstava potrvá do 28. května a ke zhlédnutí bude vždy v sobotu  a neděli od 10:00 do 16:00 hodin. Plánovány jsou i komentované prohlídky, a to  16. 4., 23. 4. a 14. 5. ve 12:00 hodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstava potrvá do 28. května a ke zhlédnutí bude vždy v sobotu  a neděli od 10:00 do 16:00 hodin. Plánovány jsou i komentované prohlídky, a to  16. 4., 23. 4. a 14. 5. ve 12:00 hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -741,93 +831,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-08-04-2023-20-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>