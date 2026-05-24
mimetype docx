--- v0 (2026-03-26)
+++ v1 (2026-05-24)
@@ -1,388 +1,478 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.4.2023, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná pořad Dopravní revue, vítám vás u něj a jako vždy pro vás mám témata z dopravy v Moravskoslezském kraji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaká bude stavební sezona na silnicích II. a III. tříd v MSK?</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začala stavební sezona a s ní se rozjíždějí i rekonstrukce a stavby na silnicích. Jak to bude letos vypadat na silnicích II. a III. tříd v našem regionu? Zjišťovali jsme v prvním příspěvku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moravskoslezský kraj investuje v roce 2023 rekordní sumu 1,25 miliardy korun do silnic II. a III. tříd. Tyto peníze budou použity na rekonstrukci a výstavbu silnic, stejně jako na opravy mostů v celém regionu. Finanční prostředky pocházejí z krajského rozpočtu, státních příspěvků a evropských fondů. Jedním z projektů, které už se v současné chvíli realizují, je oprava silnice v Lhotě u Opavy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Moravskoslezský kraj investuje v roce 2023 rekordní sumu 1,25 miliardy korun do silnic II. a III. tříd. Tyto peníze budou použity na rekonstrukci a výstavbu silnic, stejně jako na opravy mostů v celém regionu. Finanční prostředky pocházejí z krajského rozpočtu, státních příspěvků a evropských fondů. Jedním z projektů, které už se v současné chvíli realizují, je oprava silnice v Lhotě u Opavy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Melichárek, technicko-provozní náměstek Správy silnic Moravskoslezského kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Samozřejmě z takových významnějších staveb se bude rekonstruovat silnice 3. třídy, ulice Michálkovická v Ostravě. Další namátkou z projektů financovaných ze SFDI třeba silnice 3. třídy, ulice Těšínská v Opavě, která je čtyřpruhá. Rekonstruovat se bude od kruhového objezdu u Globusu, směrem na centrum. Nebude tam úplná uzavírka. Tato silnice je opravdu frekventovaná. Tím, že je to čtyřpruh, takže se budou opravovat nejprve krajní a poté vnitřní pruhy. Stále tedy bude průjezdná.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Samozřejmě z takových významnějších staveb se bude rekonstruovat silnice 3. třídy, ulice Michálkovická v Ostravě. Další namátkou z projektů financovaných ze SFDI třeba silnice 3. třídy, ulice Těšínská v Opavě, která je čtyřpruhá. Rekonstruovat se bude od kruhového objezdu u Globusu, směrem na centrum. Nebude tam úplná uzavírka. Tato silnice je opravdu frekventovaná. Tím, že je to čtyřpruh, takže se budou opravovat nejprve krajní a poté vnitřní pruhy. Stále tedy bude průjezdná.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Řidiči se musí připravit i na další opravy, které letos silničáři provedou - třeba ulice Palkovická ve Frýdku-Místku, průtah Studénkou. Celkem 100 milionů korun padne na opravy mostních objektů. Letos by měla být dokončena stavba mostního objektu v Dolním Sklenově v Hukvaldech, ta začala vloni. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Melichárek, technicko-provozní náměstek Správy silnic Moravskoslezského kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Je to tam na semafory s časovým intervalem. Bohužel, od 1. května to bude na úplnou uzávěru a bude tam objízdná trasa do listopadu tohoto roku. Z dalších akcí v rámci evropského financování, tak v současné době dobíhá silnice II/473 v Šenově, je to třetí etapa, která teď dobíhá od března do července, je tam úplná uzávěra. Dále můžeme zmínit ulici Mitrovickou v Nové Bělé, kde je také úplná uzávěra celou stavební sezonu, protože vloni se tam opravovala kanalizace a v současné době po té opravě tam přijde úplně nový povrch, včetně mostního objektu nad dálnicí.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Je to tam na semafory s časovým intervalem. Bohužel, od 1. května to bude na úplnou uzávěru a bude tam objízdná trasa do listopadu tohoto roku. Z dalších akcí v rámci evropského financování, tak v současné době dobíhá silnice II/473 v Šenově, je to třetí etapa, která teď dobíhá od března do července, je tam úplná uzávěra. Dále můžeme zmínit ulici Mitrovickou v Nové Bělé, kde je také úplná uzávěra celou stavební sezonu, protože vloni se tam opravovala kanalizace a v současné době po té opravě tam přijde úplně nový povrch, včetně mostního objektu nad dálnicí.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Správa silnic bude letos rekonstruovat ulici Polskou v Karviné, silnici třetí třídy mezi Lesními Albrechticemi a Větřkovicemi nebo ulici Lidickou v Bohumíně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Melichárek, technicko-provozní náměstek Správy silnic Moravskoslezského kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Tímto se všem řidičům omlouváme za problémy, které vzniknou v rámci silniční sítě, ale můžeme ubezpečit, že každý měsíc se koná sezení zástupců institucí, aby se opravdu vyřešila situace, aby ta průjezdnost byla co nejoptimálnější, aby se opravdu řidiči neomezovali.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Tímto se všem řidičům omlouváme za problémy, které vzniknou v rámci silniční sítě, ale můžeme ubezpečit, že každý měsíc se koná sezení zástupců institucí, aby se opravdu vyřešila situace, aby ta průjezdnost byla co nejoptimálnější, aby se opravdu řidiči neomezovali.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Silnice I/68 je konečně propojená s dálnicí D48</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nesmíme vynechat ani událost posledních dnů, a to otevření kompletního obchvatu Třince. Ředitelství silnic a dálnic jeho zprůjezdnění slibovalo už na konci loňského roku, podařilo se to ale až nyní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poslední úsek obchvatu Třince napojuje rychlostní silnici od hranice se Slovenskem na dálnici D48. Především kamiony už vůbec nemusí projíždět obcemi a lidé se tam budou cítit bezpečněji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Poslední úsek obchvatu Třince napojuje rychlostní silnici od hranice se Slovenskem na dálnici D48. Především kamiony už vůbec nemusí projíždět obcemi a lidé se tam budou cítit bezpečněji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">No konečně se to tady uklidní. A nebude takový provoz, protože tady přejít přes cestu to je.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">No konečně se to tady uklidní. A nebude takový provoz, protože tady přejít přes cestu to je.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Určitě to bude bezpečnější pro malé děti, které tady chodí do školy a lidé od vlaku. Tady se nedá přejít ta silnice. to je šílené. A i ten hluk hrozný, prostě katastrofa.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Určitě to bude bezpečnější pro malé děti, které tady chodí do školy a lidé od vlaku. Tady se nedá přejít ta silnice. to je šílené. A i ten hluk hrozný, prostě katastrofa.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kupka (ODS), ministr dopravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Ten řádný termín dokončení je až letošní srpen. To, že se snažíme v tomhle alespoň ulevit lidem v Hnojníku nebo ve Stříteži, tak toho věřím dosáhneme zprovozněním toho polovičního profilu. Už to významně uleví dopravě, ale pochopitelně na to finální dokončení stavby bude třeba počkat do toho srpna.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Palkovská (Osobnosti pro Třinec), primátorka Třince:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Obrovská radost. Trvalo to sice dlouho, ale všichni, kteří jsme u toho byli, tak víme s kolika různými peripetiemi jsme se museli potýkat. A je to vlastně 13. ministr, kterému se podařilo dotáhnout celý ten třetí úsek a obchvat Třince, bez něj by nebyl úplný. Stále nás trápil prach, hluk a samozřejmě i hrozně nebezpečný výjezd tady z Nebor.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Obrovská radost. Trvalo to sice dlouho, ale všichni, kteří jsme u toho byli, tak víme s kolika různými peripetiemi jsme se museli potýkat. A je to vlastně 13. ministr, kterému se podařilo dotáhnout celý ten třetí úsek a obchvat Třince, bez něj by nebyl úplný. Stále nás trápil prach, hluk a samozřejmě i hrozně nebezpečný výjezd tady z Nebor.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Minimálně do srpna se řidiči musí smířit s omezeným provozem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Pojede se prostě v režimu 1+1, to znamená že nebude možné předjíždět a zúžením se projede až k dálnici D48.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Pojede se prostě v režimu 1+1, to znamená že nebude možné předjíždět a zúžením se projede až k dálnici D48.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Samotný obchvat sice není zpoplatněný, protože se však přímo napojuje na dálnici, nesmí na poslední úsek řidiči najíždět bez dálničního poplatku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velká rekonstrukce v OV-Mariánských Horách omezuje dopravu</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukce vodovodu a kanalizace, to je hlavní důvod dopravního omezení na ulici Přemyslovců a 1. máje v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Kotala, vedoucí odd. vodohospodářských staveb, Magistrát města Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“První etapa, která je ulice 1. máje, potrvá do 14. května. Ta komunikace bude poté uvedena do původního stavu a víceméně přejdeme na ulici Přemyslovců. Od 15. května už budeme rekonstruovat vodovody a kanalizace na ulici Přemyslovců, kde začínáme od ulice Novoveská a postupně po pěti etapách až po ulici 28. října a v tomto směrů půjdeme pravý jízdní pruh. Následně půjdeme ve směru nahoru levý pruh a půjdeme v podobných pěti etapách tu druhou stranu ve směru na ulici Novoveskou.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“První etapa, která je ulice 1. máje, potrvá do 14. května. Ta komunikace bude poté uvedena do původního stavu a víceméně přejdeme na ulici Přemyslovců. Od 15. května už budeme rekonstruovat vodovody a kanalizace na ulici Přemyslovců, kde začínáme od ulice Novoveská a postupně po pěti etapách až po ulici 28. října a v tomto směrů půjdeme pravý jízdní pruh. Následně půjdeme ve směru nahoru levý pruh a půjdeme v podobných pěti etapách tu druhou stranu ve směru na ulici Novoveskou.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stavba za 105 milionů korun bez DPH znamená především komplikace pro řidiče. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Kotala, vedoucí odd. vodohospodářských staveb, Magistrát města Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Vlastně v tuto chvíli máme uzavřeny jízdní pruh na ulici 1. máje směrem na Vítkovice. Je to vlastně úsek podél tramvajového ostrůvku. Opačný směr je plně průjezdný. V tomto úseku je nutná objížďka po ulici Zelené nebo z druhé strany po ulici Železárenské. Ve chvíli, kdy se dostaneme na ulici Přemyslovců, tak komunikace bude průjezdná pouze pro IZS a DPO. Počítá se samozřejmě s obslužností místních obchodů a pokud to bude nezbytné, je možné udělat krátkodobé výjimky pro obyvatele, pro nějaký závoz. Co se týká individuální automobilové dopravy, tak zase to bude po objížďkách. Primárně po ulici Novoveská a Sokola Tůmy a v opačném směru bude objížďka po ulici Novoveská a ulici Novinářská, kde se řidiči dostanou na ulici 28. října. Určitě řidiči si budou muset na tyto objížďky zvyknout a budou je muset respektovat. Jiné objížďky vlastně ani nejsou možné. Je tam množství menších uliček, které bychom byli rádi, aby je úplně v plné míře nevyužívali, protože by došlo k jejich ucpání. Ty ulice Novoveská, Sokola Tůmy a Novinářská by měly být kapacitně dostatečné na to, aby tuto dopravu dokázaly převést.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Vlastně v tuto chvíli máme uzavřeny jízdní pruh na ulici 1. máje směrem na Vítkovice. Je to vlastně úsek podél tramvajového ostrůvku. Opačný směr je plně průjezdný. V tomto úseku je nutná objížďka po ulici Zelené nebo z druhé strany po ulici Železárenské. Ve chvíli, kdy se dostaneme na ulici Přemyslovců, tak komunikace bude průjezdná pouze pro IZS a DPO. Počítá se samozřejmě s obslužností místních obchodů a pokud to bude nezbytné, je možné udělat krátkodobé výjimky pro obyvatele, pro nějaký závoz. Co se týká individuální automobilové dopravy, tak zase to bude po objížďkách. Primárně po ulici Novoveská a Sokola Tůmy a v opačném směru bude objížďka po ulici Novoveská a ulici Novinářská, kde se řidiči dostanou na ulici 28. října. Určitě řidiči si budou muset na tyto objížďky zvyknout a budou je muset respektovat. Jiné objížďky vlastně ani nejsou možné. Je tam množství menších uliček, které bychom byli rádi, aby je úplně v plné míře nevyužívali, protože by došlo k jejich ucpání. Ty ulice Novoveská, Sokola Tůmy a Novinářská by měly být kapacitně dostatečné na to, aby tuto dopravu dokázaly převést.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na stavbu vodovodu a kanalizace naváže výměna povrchů ulice Přemyslovců. Po dokončení je v plánu úprava uspořádání dopravy, kdy bude rychlost snížena na 30 km/h. Vzniknou i samostatné cyklopruhy. Rekonstrukce je naplánována na rok a půl, takže by měla být dokončena v září 2024. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Most přes Odru v Polance nad Odrou je pro auta neprůjezdný</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Polanka nad Odrou. Silnice II/478. Řidiči tudy neprojedou, na což je upozorňuje několik značek. Správa silnic Moravskoslezského kraje totiž v březnu zcela uzavřela most přes řeku Odru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Melichárek, technicko-provozní náměstek SS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Tento mostní objekt už byl ve špatném stavu, takže celý bude snesen a vznikne úplně nový mostní objekt. Pracujeme v součinnosti se statutárním městem Ostrava.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Tento mostní objekt už byl ve špatném stavu, takže celý bude snesen a vznikne úplně nový mostní objekt. Pracujeme v součinnosti se statutárním městem Ostrava.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cyklisté a chodci toto místo bez problémů přejedou nebo přejdou po nově vzniklé lávce, což inicioval a financoval ostravský magistrát. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Mlichárek, technicko-provozní náměstek SS MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Tímto se řidičům omlouváme, protože objízdná trasa je tady delší. Jsme si vědomi, že je to na celou stavební sezonu. Objízdná trasa je vedena z Polanky do Svinova po ulici Rudná, z Rudné do Výškovic a z Výškovic zase zpátky do Staré Bělé. Jde o silnici druhé třídy, která je spojkou hlavně v letním období pro občany městských částí Poruba, Zábřeh, Svinov nebo z obcí Klimkovice a Polanka. Využívají to také občané polské národnosti, kteří cestují do logistických center v Mošnově.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Tímto se řidičům omlouváme, protože objízdná trasa je tady delší. Jsme si vědomi, že je to na celou stavební sezonu. Objízdná trasa je vedena z Polanky do Svinova po ulici Rudná, z Rudné do Výškovic a z Výškovic zase zpátky do Staré Bělé. Jde o silnici druhé třídy, která je spojkou hlavně v letním období pro občany městských částí Poruba, Zábřeh, Svinov nebo z obcí Klimkovice a Polanka. Využívají to také občané polské národnosti, kteří cestují do logistických center v Mošnově.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Objízdné trasy jsou vyznačeny. Součástí projektu je také úprava přilehlých úseků silnice a zpevnění břehů Odry v okolí mostu. Společně s jeho rekonstrukcí proběhne i stavba nové opěrné zdi a cyklistické trasy, která propojí stávající obousměrnou cyklotrasu ze Staré Bělé do Polanky nad Odrou. Stavba a s ní i veškerá dopravní omezení by měla skončit na podzim, a to 31. října. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To byla naše témata, tentokrát hlavně silniční dopravy. Další přineseme v příštím vydání pořadu Dopravní revue. Brzy na viděnou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -464,93 +554,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/dopravni-revue/dopravni-revue-12-04-2023-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>