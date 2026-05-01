--- v0 (2025-12-17)
+++ v1 (2026-05-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.4.2023, 18:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Tikal, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, nastal ten pravý čas na magazín televize Polar TV Medicína Speciál. V tomto vydání si vysvětlíme funkci interního oddělení. Jakou roli hraje ve fungování každé nemocnice? A také s jakými problémy na toto oddělení přicházejí pacienti. Natáčeli jsme v Nemocnici Třinec.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Tikal, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -454,53 +569,52 @@
         <w:t xml:space="preserve">Slavomír Bruk, revmatolog: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dá se z těch parametrů, co ten přístroj naměří, zjistit, jaké množství minerálů má ten člověk v kostech a ten přístroj také je schopen vyšetřit i jak to vypadá uvnitř té kosti, jak vypadá mikro architektura, kosti. Obojí je důležité pro to, jaká ta kost je, hlavně jak je pevná ta kost. Denzitometrie se dělá pro to, aby se včas odhalilo onemocnění, které se nazývá osteoporóza. Osteoporóza, to je nemoc, která může vést k tomu, že se můžou snadno lámat kosti při nějakém banálním úrazu, při prudším pohybu a to pak toho člověka může trvale poškodit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Tikal, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Představení interního oddělení by mohlo ještě dlouho pokračovat, ale deset minut určených pro pořad TV Medicína speciál se naplnilo. Přeji vám hezký zbytek dne a pevné zdraví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -568,93 +682,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-13-04-2023-18-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>