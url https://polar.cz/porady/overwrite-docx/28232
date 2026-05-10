--- v0 (2026-01-15)
+++ v1 (2026-05-10)
@@ -1,80 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.4.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Byt zřejmě zapálilo dítě při hře se zapalovačem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Všechny složky záchranného systému v Ostravě měli v pondělí dopoledne napilno. Byly totiž přivolány k požáru ve věžáku na sídlišti Dubina a okamžitě muselo být evakuováno 25 osob. Čtyři lidé skončili v péči zdravotníků. Mezi nimi i pětileté dítě, které má zřejmě oheň na svědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po deváté hodině vyrazily k požáru 12patrového věžového domu v Ostravě - Dubině všechny složky Integrovaného záchranného systému. Z oken bytu ve třetím patře stoupal hustý dým a bylo prý slyšet i volání o pomoc. </w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">svědci požáru: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem utíkala ven, protože jsem nemocná a nemohla jsem dýchat." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Bylo vidět jak z toho okna valí kouř. Pak přijeli hasiči autojeřábem, vyjeli nahoru, otevřeli okna a tmavý hustý kouř valil nahoru nad okna." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -135,98 +256,96 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vandalové zdevastovali náhrobky na centrálním hřbitově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Terčem vandalů se stal centrální hřbitov v Karviné-Ráji. Výsledkem jejich nepochopitelného barbarství jsou poničené, převrácené a doslova vykopnuté náhrobky, rozházené byly i lucerničky a květiny. Pozůstalí postupně přicházejí na hřbitov a zjišťují škody, případem se zabývá policie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Doslova spoušť zůstala po vandalech, kteří po uzavírací době vnikli na hřbitov v Karviné-Ráji. Zdevastovali 12 náhrobků, 13tý byl poničen o trochu méně.. Všechny majitele poškozených hrobů správa hřbitova ihned informovala telefonicky i písemně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Doslova spoušť zůstala po vandalech, kteří po uzavírací době vnikli na hřbitov v Karviné-Ráji. Zdevastovali 12 náhrobků, 13tý byl poničen o trochu méně.. Všechny majitele poškozených hrobů správa hřbitova ihned informovala telefonicky i písemně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci hřbitova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to neúcta. Je to sprosté, co naděláte, nic." "Já bych jim ruce utla. Ještě těm mrtvým když nedají pokoj." "Hulváti, do vězení bych to dala. Takové věci kdysi nebyly, to je rozežranost od lidí fakt. Normální člověk to nemůže udělat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Případem se zabývá policie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniela Vlčková, mluvčí PČR MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Policisté ÚO Karviná zahájili úkony trestního řízení pro spáchání přečinu poškození cizí věci, kterého se dopustil v tuto chvíli neznámý pachatel. Policisté v tuto chvíli vyhodnocují stopy, vyslýchají svědky události a činí všechny úkony pro zdárné dopadení pachatele."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Petr Bičej, ředitel MP Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Odsuzujeme takovýto trestný čin, něco takového si já nepamatuji, takový vandalský rozsah, že by se zničily náhrobky, máme zvýšenou kontrolní činnost a budeme se snažit přesunout některé kamery zejména mobilní kamery na centrální pohřebiště.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Účet za řádění vandalů ještě nebyl vyčíslen, ale podle prvotních odhadů se škoda vyšplhá do desítek tisíc korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
@@ -321,53 +440,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítkovice po letech znovu pobláznily město hokejem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hokejisté Vítkovic po mnoha letech opět pobláznili Ostravu a natřískaná hala je hnala za postupem do finále i v sedmém zápase. Bohužel se to nepovedlo, ale i tak mohou být spokojeni. Za skvělé výkony i za končené čtvrté místo v extralize jim patří velké uznání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dlouhých 12 let fandové hokeje čekali na to, až se HC Vítkovice znovu dostane do semifinále vyřazovacích bojů o mistrovský titul v extralize. V duelu s Hradcem Králové se to už vypadalo špatně, když Vítkovice prohrávaly 0:3. Tým se ale semkl k vynikajícímu výkonu a sérii srovnal i díky historicky nejdelšímu zápasu, který trval 138 minut. Rozhodující duel pak sledovala beznadějně vyprodaná Ostravar Aréna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dlouhých 12 let fandové hokeje čekali na to, až se HC Vítkovice znovu dostane do semifinále vyřazovacích bojů o mistrovský titul v extralize. V duelu s Hradcem Králové se to už vypadalo špatně, když Vítkovice prohrávaly 0:3. Tým se ale semkl k vynikajícímu výkonu a sérii srovnal i díky historicky nejdelšímu zápasu, který trval 138 minut. Rozhodující duel pak sledovala beznadějně vyprodaná Ostravar Aréna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ani téměř 10 tisíc diváků, ale bohužel nic nezmohlo se střelou Okuliara na konci prvního prodloužení a Vítkovicím tak končí sezóna. Do finále proti Třinci jde Hradec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Martinec, trenér Hradce Králové:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hráči ukázali obrovský charakter, sáhli si úplně na dno sil. Byl to zápas číslo sedm, ale počtem odehraných minut jsme se dostali k desátému. Obrovská únava už byla znát na obou týmech, hrana úspěchu a zmaru byla děsně tenká. Nakonec se nám ulevilo, že ta poslední maličkost, rozhodující detail vyzněly pro nás."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -407,53 +525,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci neustále znepříjemňují prostitutkám živnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidičům na hlavním tahu z Karviné do Českého Těšína nabízejí své služby čas od času prostitutky a to i přesto, že ve městě platí vyhláška, která sexuální služby na veřejnosti zakazuje. I přes neustálou kontrolu strážníky Městské policie prostitutky z města nevymizely.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sexuální služby nabízejí slečny a ženy řidičům většinou na hlavním tahu z Karviné do Těšína. Loni jich u cesty postávalo v různých dnech a hodinách šest, z toho dvě se na místo do Louk vrací pořád opakovaně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sexuální služby nabízejí slečny a ženy řidičům většinou na hlavním tahu z Karviné do Těšína. Loni jich u cesty postávalo v různých dnech a hodinách šest, z toho dvě se na místo do Louk vrací pořád opakovaně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Ty dvě, které nám tam dělají problémy, dnes nabízí služby v odpoledních hodinách, kdy se děti vrací domů, takže my je kontrolujeme, pokutujeme, oznamujeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedna z nich už dochází nabízet své služby jinam. Každým oznámením se zabývá správní odbor magistrátu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -500,53 +617,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jubilejní 30. Velká cena Ostravy v plavání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čeští plavci letos na Velké ceně Ostravy nemohli poměřit své síly s evropskou plaveckou špičkou. Souběžně se totiž konal špičkově obsazený plavecký závod ve Stockholmu. Ve skvělé atmosféře se tak předvedli především čeští borci. Ostravané získali celkem 29 medailí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jubilejní 30. Velká cena Ostravy v plavání nebyla tentokrát nabitá hvězdnými Maďary či jinými zahraničními reprezentanty  jako v uplynulých letech. Přijela však celá česká špička.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jubilejní 30. Velká cena Ostravy v plavání nebyla tentokrát nabitá hvězdnými Maďary či jinými zahraničními reprezentanty  jako v uplynulých letech. Přijela však celá česká špička. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jan Pala, předseda KPS Ostrava: “Máme tady více než 350 plavců a jestliže je v Česku asi 60 reprezentantů, polovina je jich tady v Ostravě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První den nabídnul atraktivní souboj na 50 metrů volný způsob, který hned po návratu ze závodu v Nizozemí  vyhrál ostravský plavec a čerstvý národní rekordman Roman Procházka v solidním čase 23,06.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Roman Procházka, KPS Ostrava: “Myslím si, že čas je i tak kvalitní 23, 06 ale určitě není tak kvalitní jako 22, 60 český rekord.. tak únava je znát.. nespal jsem v neděli, už bych si potřeboval odpočinout.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -663,93 +779,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-04-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>