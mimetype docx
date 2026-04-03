--- v0 (2025-12-29)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.4.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě funguje kontaktní místo pro bydlení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se sešli odborníci ze sociální oblasti, aby si předali zkušenosti s podporou domácností v bytové nouzi. Ostrava je totiž jediným městem v MS kraji, kde funguje unikátní projekt sociálního bydlení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,56 +284,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Odborná neurologická konference v KHN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská hornická nemocnice, která se v síti iktových center řadí mezi nejlepší, uspořádala pro zdravotníky z okolních nemocnic odbornou neurologickou konferenci. Nově také budou lékaři chodit do škol vysvětlovat dětem, jak poznají mrtvičku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V konferenčním sále Karvinské hornické nemocnice se konala odborná neurologická konference. </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Jednou z přednášejících byla i vedoucí lékařka magnetické rezonance Fakultní nemocnice Ostrava Pavla Hanzlíková.</w:t>
+        <w:t xml:space="preserve">V konferenčním sále Karvinské hornické nemocnice se konala odborná neurologická konference.  Jednou z přednášejících byla i vedoucí lékařka magnetické rezonance Fakultní nemocnice Ostrava Pavla Hanzlíková.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Hanzlíková, vedoucí lékařka magnetické rezonance, Fakultní nemocnice Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naše vstupní přednášky budou věnované pacientům s roztroušenou sklerózou, budeme se věnovat pacientům, kteří jsou v dlouhodobém sledování, postupují vyšetření magnetickou rezonancí a potřebují podat kontrastní látku.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V léčbě cévní mozkové příhody patří iktové centrum KHN k nejlepším. Nově se nemocnice zapojila do iniciativy nazvané Hrdinové FASt. Projekt je určený žákům základních škol, aby i oni dokázali rozpoznat první příznaky mrtvičky, protože nejdůležitější je, aby se tito pacienti s dostali do nemocnice včas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -464,54 +574,52 @@
         <w:t xml:space="preserve">Marie Gerdová, ředitelka spolku ADAM: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Toto taneční je naprosto výjimečné v tom, protože spoustu mladých lidí s autismem má obavy, strach jít na běžné taneční. Mají obavy, že zažijí odmítnutí a posměch a tady jsou přijatí takoví, jací jsou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Taneční se mohlo uskutečnit i díky studentskému klubu ADRA. Mladým mužům dělaly garde právě dobrovolnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea, dobrovolnice studentského klubu ADRA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Ty lekce jsou úžasné. Pan Chlopčík je strašně shovívavý vůči tomu, že tady jsou ti chlapci s autismem. Učili jsme se blues, anglický valčík, mambo a polku a nám jde nejlépe asi polka.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Ty lekce jsou úžasné. Pan Chlopčík je strašně shovívavý vůči tomu, že tady jsou ti chlapci s autismem. Učili jsme se blues, anglický valčík, mambo a polku a nám jde nejlépe asi polka.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Teodor, tanečník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Užil jsem si to velice, líbí se mi to tu." Už třeba půjdete někam tančit s partnerkou? “Pokud nějakou budu mít, tak určitě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip, tanečník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Těším se hodně, hodně to pro mne znamená. Jsem moc spokojený s partnerkou."</w:t>
       </w:r>
@@ -584,57 +692,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tento den je zasvěcen zábavným aktivitám, různým činnostem, hrám, soutěžím, zejména pro děti, abychom jim zábavnou formou připomněli, že o planetu Zemi je třeba se starat, třeba tak, že se snažíme třídit odpad nebo pečujeme o zeleň.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na náměstí rozložili své stany například Záchranná stanice Bartošovice, Chráněná krajinná oblast Poodří, společnosti zaměřené na recyklaci různých druhů odpadů, a dále Střední zemědělská škola, městská policie a technické služby města. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Sedlář, SVČ Fokus:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ”Máme tady připravené pro děti nejen třídění odpadu, děti si také mohou odlít stopu ze sádry, máme tady také dojící trenažér, kde si může kdokoliv zkusit, jaké to je podojit krávu, nebo přiřadit semínka k rostlinám.”</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akce na náměstí tak byla o osvětě a především i o zábavě.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Kozáková, ekolog, odpadový hospodář TS města Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V letošním roce jsme se zaměřili i na kompostování, co do kompostu patří a co nepatří. A mají možnost, jak děti, tak dospělí, zasadit si vlastní rostlinku, je to přísavník, do našeho kompostu, který byl vytvořen na kompostárně technických služeb.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -759,93 +860,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-04-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>