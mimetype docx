--- v1 (2026-04-03)
+++ v2 (2026-09-04)
@@ -902,51 +902,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-04-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-04-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>