--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.4.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Letečtí záchranáři nacvičovali záchranu jeřábem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letecká záchranná služba patří už mnoho let k pilířům celého záchranného systému. Nezastupitelnou roli hraje při nejzávažnějších úrazech nebo v při záchraně v nepřístupném terénu, kdy se k pacientovi spouští lékař na jeřábu. Proto je obzvlášť důležitý dobrý výcvik.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -399,104 +514,101 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Tvrdý, vedoucí oddělení životního  prostředí, Slezská Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Předpokládaný odhad jsme  zatím dávali 10 kontejnerů z OZO. Uvidíme, jak to půjde, kolik toho bude, protože  vždycky, jak se do toho hrábne, tak to nabude. Takže nějaká odhad a realita  může být jinačí. Podílí se na tom teď aktuálně jeden bagr s OZO tady jezdí  dvě vozidla, které přivážejí kontejnery, plus následně se tady budou pohybovat  dělníci čištění města, kteří postupně budou potom dočišťovat ty okolní plochy,  kde se bagr nedostane, aby se to dočistilo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na likvidaci černých skládek  se podílí kromě obvodu a jeho dělníků, často i technické služby Slezská Ostrava.  Protože zejména u větších skládek je potřeba zapojit i další techniku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na likvidaci černých skládek  se podílí kromě obvodu a jeho dělníků, často i technické služby Slezská Ostrava.  Protože zejména u větších skládek je potřeba zapojit i další techniku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO),  starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Bavíme se až o desítkách tisíc  korun na likvidaci každé jednotlivé skládky. A nutná je samozřejmě také  likvidace odpadu, kde spolupracuje městský obvod s OZO Ostrava, které na  základě objednávky města poskytuje městskému obvodu příslušný počet kontejnerů  na velkoobjemový odpad. Problém však nastává zejména u stavební suti a dalších  nebezpečných odpadů, u kterých městský obvod musí za ukládání těchto odpadů  platit nemalé finanční prostředky. Při likvidaci bezdomoveckého městečka u řeky  Ostravice se tak náklady nejenom na likvidaci té skládky, ale právě na uložení  odpadu vyšplhaly až k půl milionu korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé si často neuvědomují,  že pokud budou odhaleni, hrozí jim za založení černé skládky pokuta až 50 tisíc  korun. U podnikatelů je to mnohonásobně více. A pokuta může hrozit i majiteli  pozemku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé si často neuvědomují,  že pokud budou odhaleni, hrozí jim za založení černé skládky pokuta až 50 tisíc  korun. U podnikatelů je to mnohonásobně více. A pokuta může hrozit i majiteli  pozemku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO),  starosta Slezské Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Městský obvod bohužel nemá  příliš účinných nástrojů ve své gesci, jak bojovat s černými skládkami,  přesto se snažíme ve spolupráci s městskou policií aktivně vyhledávat  původce černých skládek, což se nám v řadě případů daří. Následně  předáváme tyto původce na Magistrát města Ostravy, který pak může ukládat sankce  těmto původcům za tyto černé skládky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během dvou dnů se ze Zárubecké  ulice odvezlo 13 kontejnerů odpadu. Práce pak přerušilo počasí a bude se v nich  opět pokračovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během dvou dnů se ze Zárubecké  ulice odvezlo 13 kontejnerů odpadu. Práce pak přerušilo počasí a bude se v nich  opět pokračovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 25. 4. 2023 17.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asi 4 km od hranic Ostravy  natočil o víkendu jeden z místních obyvatel při procházce lesem vlka. Pohyboval se v lokalitě Štípky poblíž Šilheřovic. Podle koordinátora monitoringu šelem z Hnutí DUHA Michala Bojdy šlo zřejmě o migrujícího mladého jednice. Informaci zveřejnily Události Ostrava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -550,68 +662,66 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jaká je paní Buriánová?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, klientka Domova seniorů Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Příjemná, ochotná. Jsem tady tolik roků a nikdy jsme neměly žádný konflikt.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V KD. Leoše Janáčka město ocenilo více než tři desítky osobností ve vybraných oblastech společenského života. Ať už v sociální a zdravotní oblasti, kultury, sportu, volnočasových aktivit a vyzdvihlo i trenéry.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V KD. Leoše Janáčka město ocenilo více než tři desítky osobností ve vybraných oblastech společenského života. Ať už v sociální a zdravotní oblasti, kultury, sportu, volnočasových aktivit a vyzdvihlo i trenéry. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já si myslím, že oceňování osobností je důkazem toho, že máme osobnosti v Havířově, na které můžeme být patřičně hrdi." </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já si myslím, že oceňování osobností je důkazem toho, že máme osobnosti v Havířově, na které můžeme být patřičně hrdi."  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Udělena byla i cena v kategorii Zasloužilý pracovník tělovýchovy a sportu. Tu si odnesl Břetislav Potáč za dlouholetou vysoce úspěšnou trenérskou práci s volejbalovými svěřenci, především s mládeží. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -693,93 +803,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-04-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>