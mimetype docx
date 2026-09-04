--- v1 (2026-04-22)
+++ v2 (2026-09-04)
@@ -845,51 +845,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-04-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-04-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>