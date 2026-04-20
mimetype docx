--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.4.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novým primátorem Ostravy je Jan Dohnal z ODS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava má nového primátora. Tomáše Macuru nahradil na středečním zastupitelstvu Jan Dohnal, který reprezentuje koalici SPOLU. V radě města nově zasednou také zástupci hnutí Ostravak a Starostů pro Ostravu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,53 +270,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, klienti Santé: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Větší to tady je a prostornější. Na stěhování se těším.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, klienti Santé: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Všechno se mi tady líbí, budu tady chodit rád.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Všechno se mi tady líbí, budu tady chodit rád.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radnice investovala do rekonstrukce bývalých jeslí zhruba 40 milionů korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislava Gorecká (ANO), náměstkyně primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Budova je plně bezbariérová, já vždy pyšně říkám, že má dokonce i evakuační výtah. Co se týče kapacity, tak od 1.5. tady bude přesunut stacionář z ulice Čelakovského a dále od 1.7. se připravuje stěhování stacionáře na ulici Lipová a právě z toho důvodu havarijního stavu budovy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -370,124 +484,94 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zápisy do škol v Bruntále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Několik stovek nových prvňáčků začne od září chodit do pěti bruntálských základních škol. Právě proběhly jejich zápisy a jejich učitelé už vědí, jaké znalosti či schopnosti budoucí žáci mají. U zápisu to vše u dětí zjišťovali zábavnou formou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nejistota i lehké obavy byly vidět na tvářích budoucích školáků, kteří přišli i se svými rodiči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Mezulianiková, učitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Máme tady různé aktivity, které se zaměřují na matematické představy, na to, jestli umí říct nějaký příběh, jestli umí zařadit třeba od nejmenší po největší velikost různé obrázky, spojují různé obrázky se svými stíny, různě se doptáváme i na jméno, na školku. Jo, jsou šikovní. "</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">„Máme tady různé aktivity, které se zaměřují na matematické představy, na to, jestli umí říct nějaký příběh, jestli umí zařadit třeba od nejmenší po největší velikost různé obrázky, spojují různé obrázky se svými stíny, různě se doptáváme i na jméno, na školku. Jo, jsou šikovní. " </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéra Červenková, učitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Děti poznávají barvičky, zkoušíme, jestli umí napočítat číselnou řadu do desíti, možná i dál, jestli poznají počet do pěti, jestli jdou schopni určit větší nebo menší, nebo jestli ten počat je stejný. Děti z přípravky jsou moc šikovné a děti ze školky taky, je vidět, že se to s dětmi probírá."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Děti poznávají barvičky, zkoušíme, jestli umí napočítat číselnou řadu do desíti, možná i dál, jestli poznají počet do pěti, jestli jdou schopni určit větší nebo menší, nebo jestli ten počat je stejný. Děti z přípravky jsou moc šikovné a děti ze školky taky, je vidět, že se to s dětmi probírá." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Budoucí školák:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Těším se do školy.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> První návštěvu na základní škole na Školní ulici zpestřili klauni, doprovodné hry i žákovská kavárnička ve školním inkubátoru.</w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Holbová, sekretářka školy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pro rodiče máme dezerty, kávu s mlékem, pro děti máme nachystaný pop corn a případně nějaké srandy ze 3D tiskáren.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ve školách budou následovat ještě rozhodnutí o odkladech. Už teď je ale jisté, že žáků do prvních tříd nastoupí dostatek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -614,61 +698,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pro  mně je to nejnáročnější role za všechny ty sezony, co jsem v  divadle. Ale jsem za to vděčná.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Scéně  vévodí projekce, která umožňuje maximální využití jeviště  pro tanec.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  A  také pro akrobacii. To když Quasimodo rozhoupává zvony na  noterdamské katedrále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Baletní  představení Zvoník u Matky Boží bude Slezské divadlo uvádět  do konce sezony ještě několikrát. Například v  následujícím  měsíci  jsou plánovány hned tři reprízy 3., 17.  nebo 31. května.    </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -743,93 +816,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-04-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>