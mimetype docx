--- v1 (2026-04-20)
+++ v2 (2026-09-04)
@@ -858,51 +858,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-04-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-04-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>