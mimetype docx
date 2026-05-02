--- v0 (2026-01-15)
+++ v1 (2026-05-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.4.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vrah seniora z Ostravy žádal o obnovu řízení marně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Před senát Krajského sudu v Ostravě znovu předstoupil Štefan Václavek, který v roce 2010 zavraždil svého bytného. Nejprve jej uškrtil a pak se těla chtěl zbavit pomocí kyseliny. Před soudem se domáhal obnovy řízení a chtěl vinu hodit na svou tehdejší družku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -218,105 +333,102 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 27. 4. 2023 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Skoro kilogram a půl pervitinu měla vyrobit trojice mužů v průběhu čtyř měsíců v okr. Nový Jičín. Další výrobu se skupině nepodařilo dokončit, jelikož je zadrželi novojičínští kriminalisté z TOXI týmu ve spolupráci se zásahovou jednotkou, a to právě v době, kdy ukončili jednu z fází výroby drogy. Jeden z pachatelů byl ozbrojený.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jednotky IZS zasahovaly v areálu firmy BorsodChem v Ostravě -Mariánských Horách. Před 11. hodinou se zde ozval výbuch a z místa stoupal tmavý kouř. Podle zpráv televize Polar došlo k výbuchu při práci externí firmy v areálu. Jeden člověk se zranil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté se zaměřují na řidiče u želežničních přejezdů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vzhledem k následkům dopravních nehod na železničních přejezdech je v letošním roce nad rámec běžných výkonů policistů plánováno v průběhu roku několik dopravně bezpečnostních akcí. Dopravní nehody na přejezdech bývají totiž velmi závažné až fatální.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Policisty zajímá hlavně dodržování pravidel silničního provozu v jejich okolí, soustředí se na spěch řidičů, neopatrnost i neukázněnost. Na železničních přejezdech totiž dochází k nehodám s těmi nejhoršími následky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Policisty zajímá hlavně dodržování pravidel silničního provozu v jejich okolí, soustředí se na spěch řidičů, neopatrnost i neukázněnost. Na železničních přejezdech totiž dochází k nehodám s těmi nejhoršími následky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kolátek, preventista PČR MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Policisté se při těchto akcích zaměřují na počínání si před železničním přejezdem i při jeho přejíždění, zejména pak na dodržování pravidel při blikajících červených světlech a padajících závorách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dopravní nehody bývají velmi závažné až fatální. Stává se, že řidiči vjíždějí na přejezd v době, kdy se závory spouští. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dopravní nehody bývají velmi závažné až fatální. Stává se, že řidiči vjíždějí na přejezd v době, kdy se závory spouští.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Řidiči by před každým přejezdem, i chráněným závorami, měli zpomalit. Řidiči smí přes přejezd přejíždět maximálně 50 km rychlostí při bílém světle a 30 km rychlostí pokud světla neblikají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kolátek, preventista PČR MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Často se setkáváme i se situacemi, kdy řidiči nerespektují dopravní značku STOP, která je umístěna před železničním přejezdem, který není opatřen světelnou signalizací nebo závorami."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -348,57 +460,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brzy začnou rekonstrukční práce na chátrajícím opavském obchodním domě Breda. Tuto kulturní památku odkoupilo od soukromého majitele město a snaží se jí navrátit původní lesk. Jako první přijde na řadu oprava fasády a výměna oken za 28,4 mil. korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Rekonstrukce  Bredy začíná. Už za měsíc si převezme objekt stavební firma.  Nejprve přijde na řadu výměna zchátralých oken, které nahradí  většinou repliky. Kvůli autentičnosti  zůstanou na místně také některá původní, repasovaná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Výměna  oken a rekonstrukce fasády začne v červnu. Hotovo bude příští  rok v létě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Součástí  bude kompletní vyčištění budovy a také vestavba stavebního  výtahu, který tam potom zůstane pro další práce. A také  realizace vodovodní přípojky, které se musí upravit včetně  přípojek na kanalizaci.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  To  jsou první známky toho, že  slavný obchodní dům, který ve 20.  letech minulého století navrhnul pro Opavu architekt Leopold Bauer,  se začíná pomalu vracet do života. Jeho využití budou hledat v  rámci tzv. soutěžního dialogu architekti. Soutěž bude vypsaná  během několika týdnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -435,61 +540,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Už  vloni začala oprava děravé střechy. Složili se na ni lidé ve  sbírce, kterou uspořádal Spolek na záchranu obchodního domu  Breda. Z  interiéru už zmizela část cenné výzdoby. Jako například  dřevěné obložení, vitráže nebo také původní regály ze  suterénu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek  Zygula, správce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tady se  nacházíme ve dvou prostorech, kde jsme uskladnili veškeré dřevěné  prvky, které budou určené k renovaci a následné montáži na  uvedená místa dle původního návrhu Leopolda Bauera.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">   Podle  předběžných odhadů by mohl být vítěz architektonické soutěže  známý v příštím roce. Pak bude nutné zhotovit veškeré  podklady pro rekonstrukci. Stavební práce by mohly začít nejdříve  v druhé polovině roku 2025.                     </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 27. 4. 2023 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Světoznámý britský lektor Ian Long dorazil do Ostravy, aby na základní škole kpt. Vajdy prezentoval svou revoluční metodu. Long je autorem mnoha projektivních obrázků, které jsou využívány více než polovinou škol ve Velké Birátnii a pracuje s nimi dnes více než 3 milióny profesionálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -691,93 +785,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-04-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>