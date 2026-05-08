--- v0 (2025-12-18)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.4.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novým primátorem Ostravy je Jan Dohnal z ODS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava má nového primátora. Tomáše Macuru nahradil na středečním zastupitelstvu Jan Dohnal, který reprezentuje koalici SPOLU. V radě města nově zasednou také zástupci hnutí Ostravak a Starostů pro Ostravu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -286,104 +401,101 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Tvrdý, vedoucí oddělení životního  prostředí, Slezská Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Předpokládaný odhad jsme  zatím dávali 10 kontejnerů z OZO. Uvidíme, jak to půjde, kolik toho bude, protože  vždycky, jak se do toho hrábne, tak to nabude. Takže nějaká odhad a realita  může být jinačí. Podílí se na tom teď aktuálně jeden bagr s OZO tady jezdí  dvě vozidla, které přivážejí kontejnery, plus následně se tady budou pohybovat  dělníci čištění města, kteří postupně budou potom dočišťovat ty okolní plochy,  kde se bagr nedostane, aby se to dočistilo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na likvidaci černých skládek  se podílí kromě obvodu a jeho dělníků, často i technické služby Slezská Ostrava.  Protože zejména u větších skládek je potřeba zapojit i další techniku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na likvidaci černých skládek  se podílí kromě obvodu a jeho dělníků, často i technické služby Slezská Ostrava.  Protože zejména u větších skládek je potřeba zapojit i další techniku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO),  starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Bavíme se až o desítkách tisíc  korun na likvidaci každé jednotlivé skládky. A nutná je samozřejmě také  likvidace odpadu, kde spolupracuje městský obvod s OZO Ostrava, které na  základě objednávky města poskytuje městskému obvodu příslušný počet kontejnerů  na velkoobjemový odpad. Problém však nastává zejména u stavební suti a dalších  nebezpečných odpadů, u kterých městský obvod musí za ukládání těchto odpadů  platit nemalé finanční prostředky. Při likvidaci bezdomoveckého městečka u řeky  Ostravice se tak náklady nejenom na likvidaci té skládky, ale právě na uložení  odpadu vyšplhaly až k půl milionu korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé si často neuvědomují,  že pokud budou odhaleni, hrozí jim za založení černé skládky pokuta až 50 tisíc  korun. U podnikatelů je to mnohonásobně více. A pokuta může hrozit i majiteli  pozemku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé si často neuvědomují,  že pokud budou odhaleni, hrozí jim za založení černé skládky pokuta až 50 tisíc  korun. U podnikatelů je to mnohonásobně více. A pokuta může hrozit i majiteli  pozemku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO),  starosta Slezské Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Městský obvod bohužel nemá  příliš účinných nástrojů ve své gesci, jak bojovat s černými skládkami,  přesto se snažíme ve spolupráci s městskou policií aktivně vyhledávat  původce černých skládek, což se nám v řadě případů daří. Následně  předáváme tyto původce na Magistrát města Ostravy, který pak může ukládat sankce  těmto původcům za tyto černé skládky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během dvou dnů se ze Zárubecké  ulice odvezlo 13 kontejnerů odpadu. Práce pak přerušilo počasí a bude se v nich  opět pokračovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během dvou dnů se ze Zárubecké  ulice odvezlo 13 kontejnerů odpadu. Práce pak přerušilo počasí a bude se v nich  opět pokračovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Letečtí záchranáři nacvičovali záchranu jeřábem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -529,112 +641,109 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jaká je paní Buriánová?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, klientka Domova seniorů Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Příjemná, ochotná. Jsem tady tolik roků a nikdy jsme neměly žádný konflikt.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V KD. Leoše Janáčka město ocenilo více než tři desítky osobností ve vybraných oblastech společenského života. Ať už v sociální a zdravotní oblasti, kultury, sportu, volnočasových aktivit a vyzdvihlo i trenéry.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V KD. Leoše Janáčka město ocenilo více než tři desítky osobností ve vybraných oblastech společenského života. Ať už v sociální a zdravotní oblasti, kultury, sportu, volnočasových aktivit a vyzdvihlo i trenéry. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já si myslím, že oceňování osobností je důkazem toho, že máme osobnosti v Havířově, na které můžeme být patřičně hrdi." </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já si myslím, že oceňování osobností je důkazem toho, že máme osobnosti v Havířově, na které můžeme být patřičně hrdi."  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Udělena byla i cena v kategorii Zasloužilý pracovník tělovýchovy a sportu. Tu si odnesl Břetislav Potáč za dlouholetou vysoce úspěšnou trenérskou práci s volejbalovými svěřenci, především s mládeží. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na SŠ Jablunkov vsadili na IT obory a otevřeli moderní učebny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední škola v Jablunkově se před několika roky potýkala s velkými existenčními problémy. Vedení se ve spolupráci s krajem podařilo udělat některé změny, které školu zachránily. Místo kuchařů a číšníků dnes vychovávají odborníky v informačních technologiích. Pro ně teď byly otevřeny dvě nové učebny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Dámy a pánové, vážení hosté, vítáme vás na otevření centra IT na SŠ Jablunkov. Jsem Avatar, váš nový konferencier.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Dámy a pánové, vážení hosté, vítáme vás na otevření centra IT na SŠ Jablunkov. Jsem Avatar, váš nový konferencier.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak jinak by měly být otevřeny nové učebny pro moderní informační obory, než umělou inteligencí. Na Střední škole v Jablunkově na vzdělávání budoucích IT odborníků vsadili. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Szotkowski, ředitel SŠ Jablunkov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Udělali jsme to proto, protože jsme v tom viděli perspektivu právě pro náš region a pro budoucnost, kdy i menší firmy a střední průmysl bude hrát velkou roli.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -772,93 +881,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-29-04-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>