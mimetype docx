--- v0 (2026-01-15)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.5.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín inicioval setkání čtyř měst</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínská radnice iniciovala setkání zástupců čtyř měst bývalého okresu, tedy Nového Jičína, Kopřivice, Příbora a Frenštátu pod Radhoštěm. Vyměnili si zkušenosti z různých oblastí, dominovalo nakládání s odpady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -350,55 +465,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fotografie jsou černobílé a všechny vznikaly na speciální panoramatický fotoaparát. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Kvita, autor fotografií: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Který fotí na obloukové dráze negativu rychlým kruhovým pohybem objektivu. Díky svému velmi širokému zornému poli, které je téměř stejné, jako je běžné zorné pole člověka, nějakých 145 stupňů do šířky, a té výšce toho zorného pole, je strašně podobný našemu rozhlédnutí se do krajiny. Na rozdíl od klasických formátů fotografie, které jsou vlastně výřezem nebo pohledem klíčovou dírkou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tyto fotografie si Dalibor Kvita pochopitelně i sám vyvolává. K vidění budou při vstupu do Trámového sálu do konce září.  </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -473,93 +583,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-01-05-2023-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>