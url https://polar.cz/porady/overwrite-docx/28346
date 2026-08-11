--- v0 (2026-03-27)
+++ v1 (2026-08-11)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Od osvobození Ostravy uplynulo letos  78 let</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. dubna uplynulo 78 let od osvobození Ostravy, která byla důležitým průmyslovým centrem pro hitlerovské Německo, takže byla velmi dobře chráněna. Přesto se Rudé armádě povedlo nacisty útokem od západu překvapit a město osvobodit. Operace se účastnil i 1. československý armádní sbor.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostravská operace byla největší bitvou 2. světové války na našem území a trvala 41 dní. Boje vyvrcholily v Ostravě 30. dubna. Velení sovětských vojsk předvedlo mistrnou válečnou akci, když vojsko přijelo z opačné strany, než Němci čekali.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Kolář, historik:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Boje patřily k nejtěžším na našem území. Bylo to dáno charakterem zástavby, krajiny i tuhostí obrany. " </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejslavnější tank Ostravské operace s číslem 51 vjel jako první do Slezské Ostravy. Druhý vjel na most Miloše Sýkory tank s českou posádkou, kterému velel Bedřich Opočenský.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bedřich Opočenský, velitel tanku (natočeno v květnu 2010): </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Oni ten most překročili, až u těch budov dostali zásah z té budovy pancéřovou pěstí. Ty hochy, co byli zraněni, ale ještě natolik schopni, že vyskákali a běželi po tom mostě zpátky, naše osádka, vlastně můj střelec, chránil a stříleli jsme do těch oken."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proti sobě stálo 260 000 vojáků Rudé armády a v jejím rámci také naše tankové a letecké jednotky. Proti nim asi 140 000 německých vojáků. Ostatky tisíců padlých jsou uloženy v Památníku Rudé armády v Komenského sadech.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbyněk Pražák, náměstek primátora Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">" V průběhu operace zahynulo asi 24 tisíc vojáků a všem patří náš obrovský vděk." </w:t></w:r></w:p><w:p><w:pPr/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Význam bojů o Ostravsko vystihuje známý výrok adresovaný německým vojákům, který je připisován Hitlerovi: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">„Vydáte-li Moravskou Ostravu, vydáte celé Německo.“</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">V Ostravě hrají šachy už děti ve školkách</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ačkoliv se to může zdát neuvěřitelné, v Ostravě hrají šachy už děti v mateřských školách a není to jen bezmyšlenkovité posunování figurek po šachovnici. I ony už umí připravit pěknou past na soupeře.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Už od roku 2017 začal v Ostravě fungovat unikátní projekt Šachy do škol. Je to jeden z mnoha způsobů jakým město rozvíjí talent dětí už od útlého věku na mateřských školách. Za dobu existence se už do projektu zapojilo více než 1 600 dětí základních  i mateřských škol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Smičková, učitelka MŠ: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Výuka  dětí v mateřských školách probíhá hrou, formou pohádky. Šachovnice se pro nejmenší stane  královstvím, ve kterém neschází král s královnou, hrad, koníci či střelec."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa, děti: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Moc se mi líbí, jak vyhazuju ty pěšáky." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Mě baví, když můžeme sahat do kouzelného pytlíku a hrajeme." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V současnosti se v Ostravě zapojilo do projektu Šachy do škol 24 základních a 25 mateřských škol,  šachy si mohou děti zahrát také ve Středisku volného času Korunka.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrea Hoffmannová, náměstkyně primátora Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Rozvoj intelektu dětí díky hře šachů definuje celá řada psychologických studií. Šachy mohou  zlepšit matematické, paměťové schopnosti, rozvíjet logické myšlení, učí děti koncentraci,  flexibilnímu plánování či umění se rozhodnout v kritické chvíli. Přispějí rozvoji kreativity a  intuice. Praxe ukazuje, že pokud dítě začne hrát šachy již v mateřské škole, pokračuje v této  smysluplné činnosti i v rámci zájmových aktivit základních škol."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pro děti z mateřských škol jsou připravovány šachové turnaje, o  prázdninách se pro děti chystá už třetí příměstský šachový tábor s názvem  „Letní šachová pohádka.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Do Ostravy znovu přijede světová beachvolejbalová špička</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do Ostravy znovu přijede světová beachvolejbalová špička. Na konci května totiž odstartuje v pod vysokými pecemi v Dolních Vítkovicích turnaj nejvyšší kategorie v plážovém v volejbale mužů i žen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vysoké pece, písek a skvělé sportovní výkony to je turnaj v plážovém volejbale  J&T Ostrava Beach Pro. Letos je to podruhé co byl zařazen mezi turnaje nejvyšší světové úrovně pro 16 nejlepších párů světa mužů i žen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vít Mařík, beachvolejbalová asociace ČR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Výběr a nasazování do turnajů je docela alchymie. Pro kvalifikaci na  olympijské hry totiž vedle sebe existují hned tři žebříčky. Ten nejpřehlednější je world  ranking, kam se započítávají body z odehraných turnajů světové série. Počítá se ale také  takzvaný entry ranking a samostatný olympijský ranking, které reflektují aktuální formu týmů  v daném počtu turnajů. Páry tak musí velmi dobře volit, jakých akcí se zúčastní, aby si do  budoucna zajistily co nejlepší postavení. Pro nás je z tohoto pohledu turnaj v Ostravě klíčový.  Šanci na dobrý bodový příděl mají Kryštof Jan Oliva a Tadeáš Trousil, pro ně máme potvrzenu  divokou kartu do hlavní soutěže. Do kvalifikace nasazujeme Jakuba Šépku s Tomášem  Semerádem."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tři  stříbrné medaile z ostravského písku budou obhajovat Ondřej Perušič s Davidem  Schweinerem, kteří 30. dubna senzačně ovládli elitní turnaj v Brazílii. Mezi ženami mohou diváci fandit i ostravské rodačce Barboře Hermannové, která získala s Marií Štochlovou divokou kartu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Dohnal, primátor Ostrava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Turnajový areál je světový unikát, který je v kombinaci s kurty na beachvolejbal  dobře zapamatovatelnou značkou. A je vidět, že Ostrava je pro mezinárodní akce  magnetická. Proto nás těší, že na začátku června bude naše město hostit hned několik  volejbalových akcí, včetně slavnostního večera, na kterém budou oceněni nejlepší hráčky,  hráči a trenéři sezóny. Během zápasů Evropské zlaté ligy navíc představíme sportovní halu  v novém kampusu Ostravské univerzity na Černé louce."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Součástí turnajového týdne v Ostravě bude i republikové kolo Barevného minivolejbalu pro děti.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Folwarczny, náměstek hejtmana MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Právě aktivity rozvíjející sportování dětí a mládeže jsou při rozhodování o podpoře akcí  zásadním měřítkem. A když se při beachvolejbalovém turnaji v Dolních Vítkovicích podíváte  na tribuny nebo do fanzóny, vidíte zapálené fanoušky a desítky dětí s volejbalovými míči.  Nemusím ani připomínat, jak zásadní je událost světové kvality pro dobré jméno našeho    regionu, přičemž opakovaně pozitivní hodnocení turnaje svědčí o tradici, kterou chceme i  nadále rozvíjet."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostrava Beach Pro začíná 31. května a vrcholí finálovými bitvami 4. června. Lístky už jsou v předprodeji a rychle mizí, tak neváhejte. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.5.2023, 18:30</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostravské minuty</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Od osvobození Ostravy uplynulo letos  78 let</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. dubna uplynulo 78 let od osvobození Ostravy, která byla důležitým průmyslovým centrem pro hitlerovské Německo, takže byla velmi dobře chráněna. Přesto se Rudé armádě povedlo nacisty útokem od západu překvapit a město osvobodit. Operace se účastnil i 1. československý armádní sbor.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostravská operace byla největší bitvou 2. světové války na našem území a trvala 41 dní. Boje vyvrcholily v Ostravě 30. dubna. Velení sovětských vojsk předvedlo mistrnou válečnou akci, když vojsko přijelo z opačné strany, než Němci čekali.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Kolář, historik:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Boje patřily k nejtěžším na našem území. Bylo to dáno charakterem zástavby, krajiny i tuhostí obrany. " </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejslavnější tank Ostravské operace s číslem 51 vjel jako první do Slezské Ostravy. Druhý vjel na most Miloše Sýkory tank s českou posádkou, kterému velel Bedřich Opočenský.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bedřich Opočenský, velitel tanku (natočeno v květnu 2010): </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Oni ten most překročili, až u těch budov dostali zásah z té budovy pancéřovou pěstí. Ty hochy, co byli zraněni, ale ještě natolik schopni, že vyskákali a běželi po tom mostě zpátky, naše osádka, vlastně můj střelec, chránil a stříleli jsme do těch oken."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proti sobě stálo 260 000 vojáků Rudé armády a v jejím rámci také naše tankové a letecké jednotky. Proti nim asi 140 000 německých vojáků. Ostatky tisíců padlých jsou uloženy v Památníku Rudé armády v Komenského sadech.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbyněk Pražák, náměstek primátora Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">" V průběhu operace zahynulo asi 24 tisíc vojáků a všem patří náš obrovský vděk." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Význam bojů o Ostravsko vystihuje známý výrok adresovaný německým vojákům, který je připisován Hitlerovi: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">„Vydáte-li Moravskou Ostravu, vydáte celé Německo.“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">V Ostravě hrají šachy už děti ve školkách</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ačkoliv se to může zdát neuvěřitelné, v Ostravě hrají šachy už děti v mateřských školách a není to jen bezmyšlenkovité posunování figurek po šachovnici. I ony už umí připravit pěknou past na soupeře.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Už od roku 2017 začal v Ostravě fungovat unikátní projekt Šachy do škol. Je to jeden z mnoha způsobů jakým město rozvíjí talent dětí už od útlého věku na mateřských školách. Za dobu existence se už do projektu zapojilo více než 1 600 dětí základních  i mateřských škol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Smičková, učitelka MŠ: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Výuka  dětí v mateřských školách probíhá hrou, formou pohádky. Šachovnice se pro nejmenší stane  královstvím, ve kterém neschází král s královnou, hrad, koníci či střelec."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa, děti: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Moc se mi líbí, jak vyhazuju ty pěšáky." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Mě baví, když můžeme sahat do kouzelného pytlíku a hrajeme." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V současnosti se v Ostravě zapojilo do projektu Šachy do škol 24 základních a 25 mateřských škol,  šachy si mohou děti zahrát také ve Středisku volného času Korunka.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrea Hoffmannová, náměstkyně primátora Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Rozvoj intelektu dětí díky hře šachů definuje celá řada psychologických studií. Šachy mohou  zlepšit matematické, paměťové schopnosti, rozvíjet logické myšlení, učí děti koncentraci,  flexibilnímu plánování či umění se rozhodnout v kritické chvíli. Přispějí rozvoji kreativity a  intuice. Praxe ukazuje, že pokud dítě začne hrát šachy již v mateřské škole, pokračuje v této  smysluplné činnosti i v rámci zájmových aktivit základních škol."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pro děti z mateřských škol jsou připravovány šachové turnaje, o  prázdninách se pro děti chystá už třetí příměstský šachový tábor s názvem  „Letní šachová pohádka.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Do Ostravy znovu přijede světová beachvolejbalová špička</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do Ostravy znovu přijede světová beachvolejbalová špička. Na konci května totiž odstartuje v pod vysokými pecemi v Dolních Vítkovicích turnaj nejvyšší kategorie v plážovém v volejbale mužů i žen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vysoké pece, písek a skvělé sportovní výkony to je turnaj v plážovém volejbale  J&T Ostrava Beach Pro. Letos je to podruhé co byl zařazen mezi turnaje nejvyšší světové úrovně pro 16 nejlepších párů světa mužů i žen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vít Mařík, beachvolejbalová asociace ČR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Výběr a nasazování do turnajů je docela alchymie. Pro kvalifikaci na  olympijské hry totiž vedle sebe existují hned tři žebříčky. Ten nejpřehlednější je world  ranking, kam se započítávají body z odehraných turnajů světové série. Počítá se ale také  takzvaný entry ranking a samostatný olympijský ranking, které reflektují aktuální formu týmů  v daném počtu turnajů. Páry tak musí velmi dobře volit, jakých akcí se zúčastní, aby si do  budoucna zajistily co nejlepší postavení. Pro nás je z tohoto pohledu turnaj v Ostravě klíčový.  Šanci na dobrý bodový příděl mají Kryštof Jan Oliva a Tadeáš Trousil, pro ně máme potvrzenu  divokou kartu do hlavní soutěže. Do kvalifikace nasazujeme Jakuba Šépku s Tomášem  Semerádem."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tři  stříbrné medaile z ostravského písku budou obhajovat Ondřej Perušič s Davidem  Schweinerem, kteří 30. dubna senzačně ovládli elitní turnaj v Brazílii. Mezi ženami mohou diváci fandit i ostravské rodačce Barboře Hermannové, která získala s Marií Štochlovou divokou kartu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Dohnal, primátor Ostrava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Turnajový areál je světový unikát, který je v kombinaci s kurty na beachvolejbal  dobře zapamatovatelnou značkou. A je vidět, že Ostrava je pro mezinárodní akce  magnetická. Proto nás těší, že na začátku června bude naše město hostit hned několik  volejbalových akcí, včetně slavnostního večera, na kterém budou oceněni nejlepší hráčky,  hráči a trenéři sezóny. Během zápasů Evropské zlaté ligy navíc představíme sportovní halu  v novém kampusu Ostravské univerzity na Černé louce."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Součástí turnajového týdne v Ostravě bude i republikové kolo Barevného minivolejbalu pro děti.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Folwarczny, náměstek hejtmana MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">„Právě aktivity rozvíjející sportování dětí a mládeže jsou při rozhodování o podpoře akcí  zásadním měřítkem. A když se při beachvolejbalovém turnaji v Dolních Vítkovicích podíváte  na tribuny nebo do fanzóny, vidíte zapálené fanoušky a desítky dětí s volejbalovými míči.  Nemusím ani připomínat, jak zásadní je událost světové kvality pro dobré jméno našeho    regionu, přičemž opakovaně pozitivní hodnocení turnaje svědčí o tradici, kterou chceme i  nadále rozvíjet."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostrava Beach Pro začíná 31. května a vrcholí finálovými bitvami 4. června. Lístky už jsou v předprodeji a rychle mizí, tak neváhejte. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-04-05-2023-18-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>