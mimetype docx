--- v0 (2025-12-23)
+++ v1 (2026-04-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.5.2023, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ukrajinským dětem v Porubě pomáhá psycholožka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Porubské základní a mateřské školy navštěvuje na 200 dětí z Ukrajiny. Radnice jim zajistila nejen ukrajinské asistenty pedagogů, ale obracet se mohou i na ukrajinskou psycholožku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -111,126 +226,110 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oleksandra Moshninova, psycholožka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Problémy, které zažívají děti ve školách, ony jsou různé, různé typy a záleží to na každém případu. Ale největší případy, se kterými pracujeme, to jsou problémy adaptace, hledání cest, aby zažili nové zkušenosti v práci se stresem a vůbec pochopily, co to je stres a  jak ho překonat. Pracujeme hodně s traumatizovanými lidmi a pomáháme dětem naučit se, jak to dělat samostatně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Některé ukrajinské děti se se změnou prostředí vyrovnávají rychle, jiné nechtějí komunikovat, odmítají výuku a nemají zájem ani o kamarády. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-      <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Oslavy Dne země na Hlavní třídě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">22. duben je celosvětově označován jako Den Země. Jeho poselstvím je boj za lepší životní prostředí a větší zájem o ekologii. Téma letošního roku bylo: Naslouchejme přírodě a vnímejme ji!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poruba se tradičně připojila k oslavám Dne země. Letos už po 21. Na prostranství u Floridy se představily na 3 desítky různých organizací a spolků, které zejména dětem nabídly aktivity s ekologickou tématikou, workshopy, hry a spoustu další zábavy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Poruba se tradičně připojila k oslavám Dne země. Letos už po 21. Na prostranství u Floridy se představily na 3 desítky různých organizací a spolků, které zejména dětem nabídly aktivity s ekologickou tématikou, workshopy, hry a spoustu další zábavy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Čerkovská, pedagogický pracovník, CVČ Korunka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Moc se mi líbí projekt ostravského muzea Zasaď si svoji jahodu, zmenši uhlíkovou stopu. Máme tady úžasného pana sokolníka se svými dravci, pana myslivce,  živé ovečky, krásné prezentace VŠB, planetária, hydrometeorologického ústavu, je toho hodně. Co nabízíte ve svým stánku vy? Nabízíme aktivitu, která se týká různých prostředí, kde není les. Jmenuje se to bezlesí. To znamená, že děti přiřazují různé trojrozměrné předměty jako kámen, obilí, písek k lokacím, kde se toto vyskytuje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Špačková, koordinátorka MA21, MOb Ostrava-Poruba: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Nějaký program pro děti, protože dopoledne chodí hlavně děti ze škol a školek. Letos máme křížovky a když děti vyluští tajenku, tak nám ji můžou namalovat. Prozradím, že tajenka je květinová louka , takže nám děti malují kytičky, motýlky, sluníčka a pak jsme to rádi někde vystavili to, co namalují."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Nějaký program pro děti, protože dopoledne chodí hlavně děti ze škol a školek. Letos máme křížovky a když děti vyluští tajenku, tak nám ji můžou namalovat. Prozradím, že tajenka je květinová louka , takže nám děti malují kytičky, motýlky, sluníčka a pak jsme to rádi někde vystavili to, co namalují." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdenka Rozbrojová, botanička, Ostravské muzeum: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V našem stánku sadí děti sazenice měsíčních jahody. Chceme po dětech, aby sledovali průběh kvetení, plození a nálet hmyzu nebo dalších zajímavostí, které se dějí kolem jahod a udělali k tomu powerpointovou prezentaci, kterou zašlou do ostravského muzea."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Böhmová, vedoucí laboratoře, ČHMÚ</w:t>
       </w:r>
       <w:r>
@@ -308,54 +407,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10:35-10:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">My jsme byli na poznávání kde žijí různá zvířatka a baví mě to tu zatím. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Den Země se slaví už od roku 1970, kdy lidé v USA začali demonstrovat za zdravější životní prostředí. Demonstrantů na různých místech bylo více než 20 milionů. ČR se do oslav Dne země poprvé zapojila v roce 1990.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">1. ročník charitativního běhu NF Křídla dětem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -571,93 +666,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-04-05-2023-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>