--- v1 (2026-04-30)
+++ v2 (2026-08-27)
@@ -708,51 +708,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-04-05-2023-18-13" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-04-05-2023-18-13?url=expres-ostrava-poruba" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>