--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.5.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Za návštěvu bazénu a bruslení si připlatíme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rada města schválila zvýšení ceny vstupného na bazén a zimní stadion, a to o patnáct procent. Reaguje tak na růst cen elektřiny, tepla a vody a tím stoupající náklady na provoz těchto zařízení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -227,55 +342,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem začala už ve školce a skončila jsem tím druhým stupněm, to znamená, že jsem tu strávila 12 let. Vytvořily jsme si úžasnou partu pod vedením paní učitelky Ilony Rudelové. Před osmi leta jsem se tady postavily na prkna už jako učitelka, kosmetička, právnička, a už tehdy jsme vzpomínaly, a teď znovu po 18 letech od konce baletu jsem tady znova.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krásné vzpomínky ale zdaleka nejsou to jediné, co léta tance těmto ženám do života přinesla.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Svobodová, absolventka tanečního oboru: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zdravý pohyb držení těla, kamarády, improvizaci, to je velmi důležité, že na pódiu člověk ví, jak se má chovat práce s trémou, jak se uvolnit, uklidnit, a tohle do života je k nezaplacení.” </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Malá cena prověřila mladé judisty z regionu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -526,93 +636,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-05-05-2023-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>