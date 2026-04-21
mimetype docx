--- v0 (2026-01-15)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.5.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O osudu rizikových vlků budou rozhodovat krajské štáby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé obcí na Jablunkovsku žijí už několik let v obavách, že jejich domácí zvířata nebo dokonce je samotné napadnou vlci. Protože je vlk chráněný, vydalo ministerstvo životního prostředí nařízení, podle kterého se v každém kraji zřizuje štáb s pravomocemi rozhodnout o osudu vlka. Chovatele ovcí o novém nařízení osobně přímo na pastvině v Bystřici informoval ministr životního prostředí Petr Hladík.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -112,97 +227,93 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S nárůstem počtu nejrůznějších dopravních prostředků na elektrický pohon, přibývají i jejich požáry a práce hasičům. V Českém Těšíně museli likvidovat požár servisu kol, který pravděpodobně způsobila baterie s jednoho z elektrokol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila Langerová, mluvčí HZS MS kraje</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "Hasiči po příjezdu na místo událostí provedli průzkum a za pomocí násilného vylomení čtyř dveří vnikli v dýchací technice a jedním proudem do budovy, kde zahájili hašení. To probíhalo rovněž i zvenčí budovy, a to ze střechy přes okno s jedním hasebním proudem. Hasičům se požár podařilo lokalizovat během půl hodiny, další necelé dvě hodiny pak probíhal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Důl Darkov by mohl sloužit jako gravitační elektrárna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do podzemí Dolu Darkov v Karviné sfárali zástupci britské společnosti Gravitricity, aby si tam prohlédli možnosti realizace pilotního projektu výroby elektrické energie spouštěním velmi těžkého závaží důlní jámou. Přítomný byl také velvyslanec Velké Británie Matt Field.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Princip projektu výroby elektrické energie v šachtě bývalého černouhelného dolu je podobný vodní přečerpávací elektrárně. V době energetické špičky se do kilometr hluboké důlní jámy spustí několik tun vážící závaží. Generátor dokáže elektřinu vyrábět téměř okamžitě. V době, kdy je energie v síti dostatek, je závaží vytaženo zpátky na povrch.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Princip projektu výroby elektrické energie v šachtě bývalého černouhelného dolu je podobný vodní přečerpávací elektrárně. V době energetické špičky se do kilometr hluboké důlní jámy spustí několik tun vážící závaží. Generátor dokáže elektřinu vyrábět téměř okamžitě. V době, kdy je energie v síti dostatek, je závaží vytaženo zpátky na povrch. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Lazárek, ředitel závodu DARKOV státního podniku DIAMO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V současné době se nacházíme v časovém režimu přípravy veškeré dokumentace ze strany Gravitricity, technického provedení, realizace a ekonomického vyhodnocení této části potencionální možnosti zásoby energie, která by tady mohla vzniknout.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přímo do dolu se podíval také britský velvyslanec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -432,130 +543,122 @@
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“A tím je fotovoltaická elektrárna na střeše tohoto zařízení, V současné době je zpracována studie, která zanalyzovala tu situaci, a pokud bude politická vůle finanční prostředky v rozpočtu, tak s největší pravděpodobností v příštím roce bychom tuto fotovoltaiku mohli realizovat.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V letošním roce už město první fotovoltaické panely nainstaluje v areálu svých technických služeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hasiči i v průběhu pátku pracovali na likvidaci ohniska ptačí chřipky v Rychvaldě. Při náročné likvidaci tamního velkochovu krůt hasiči používají ochranné obleky a zplynované krůty vynášejí ručně, jedna má až 14,5 kilogramů. Krajská veterinární správa potvrdila šíření ptačí chřipky i v halách, které sousedí s místem zásahu.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Lékařská fakulta Ostravské univerzity získala akreditaci pro výuku studijního programu Všeobecné lékařství v angličtině. Ročně by mohlo na fakultě studovat medicínu až 50 zájemců ze zahraničí. První studenti by mohli nastoupit už v září letošního roku.</w:t>
+        <w:t xml:space="preserve">Hasiči i v průběhu pátku pracovali na likvidaci ohniska ptačí chřipky v Rychvaldě. Při náročné likvidaci tamního velkochovu krůt hasiči používají ochranné obleky a zplynované krůty vynášejí ručně, jedna má až 14,5 kilogramů. Krajská veterinární správa potvrdila šíření ptačí chřipky i v halách, které sousedí s místem zásahu.  Lékařská fakulta Ostravské univerzity získala akreditaci pro výuku studijního programu Všeobecné lékařství v angličtině. Ročně by mohlo na fakultě studovat medicínu až 50 zájemců ze zahraničí. První studenti by mohli nastoupit už v září letošního roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Světový den atletiky oslavily děti i v Benjamínku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Malí atleti z karvinského atletického oddílu Benjamínek se společně s rodiči připojili k oslavě Světového dne atletiky a jak jinak než pohybem.  Na hřišti si společně zaběhali a v tělocvičně pak pořádně protáhli těla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Světový den atletiky oslavily na začátku května dětské kluby a oddíly napříč zeměmi a připomněli si ho i malí atleti z karvinského Benjamínku patřící pod sdružení Family for kids, jehož hlavním zaměřením jsou rodiny s dětmi, konkrétně jejich podpora ve společném trávení volného času.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Světový den atletiky oslavily na začátku května dětské kluby a oddíly napříč zeměmi a připomněli si ho i malí atleti z karvinského Benjamínku patřící pod sdružení Family for kids, jehož hlavním zaměřením jsou rodiny s dětmi, konkrétně jejich podpora ve společném trávení volného času. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Reis, trenér:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tento svátek je na lákání dětí z venku. Nejsme klub, kde se jede na výkon, ale vyloženě základní pohybová gramotnost, aby se děti uměly hýbat, nebály se, takže v tělocvičně využíváme co tu je, koza, žíněnky, děti si to můžou vyzkoušet, venku na dráze si zdokonalujeme to, aby děti běhaly pořádně, jak mají běhat, správné držení těla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: rodiče a děti atletického  oddílu Benjamínek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Malou baví běhání, skákání, takže jsme rádi, že má nějaké vybití energie. Strašně rádi tu chodíme a dlouho." "Baví mě to hodně. Běháme, skáčeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Tréninky se konají pravidelně každou středu pro větší děti od 5 do 10 let a čtvrtek pro děti od 3 do pěti let v tělocvičně a na hřišti ZŠ U Lesa. BLižší informace najdete na internetu.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Tréninky se konají pravidelně každou středu pro větší děti od 5 do 10 let a čtvrtek pro děti od 3 do pěti let v tělocvičně a na hřišti ZŠ U Lesa. BLižší informace najdete na internetu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -631,93 +734,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-05-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>