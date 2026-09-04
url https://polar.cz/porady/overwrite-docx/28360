--- v1 (2026-04-21)
+++ v2 (2026-09-04)
@@ -776,51 +776,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-05-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-05-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>