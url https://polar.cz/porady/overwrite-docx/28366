--- v0 (2026-01-15)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.5.2023, 21:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O osudu rizikových vlků budou rozhodovat krajské štáby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé obcí na Jablunkovsku žijí už několik let v obavách, že jejich domácí zvířata nebo dokonce je samotné napadnou vlci. Protože je vlk chráněný, vydalo ministerstvo životního prostředí nařízení, podle kterého se v každém kraji zřizuje štáb s pravomocemi rozhodnout o osudu vlka. Chovatele ovcí o novém nařízení osobně přímo na pastvině v Bystřici informoval ministr životního prostředí Petr Hladík.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -226,53 +341,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Důl Darkov by mohl sloužit jako gravitační elektrárna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do podzemí Dolu Darkov v Karviné sfárali zástupci britské společnosti Gravitricity, aby si tam prohlédli možnosti realizace pilotního projektu výroby elektrické energie spouštěním velmi těžkého závaží důlní jámou. Přítomný byl také velvyslanec Velké Británie Matt Field.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Princip projektu výroby elektrické energie v šachtě bývalého černouhelného dolu je podobný vodní přečerpávací elektrárně. V době energetické špičky se do kilometr hluboké důlní jámy spustí několik tun vážící závaží. Generátor dokáže elektřinu vyrábět téměř okamžitě. V době, kdy je energie v síti dostatek, je závaží vytaženo zpátky na povrch.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Princip projektu výroby elektrické energie v šachtě bývalého černouhelného dolu je podobný vodní přečerpávací elektrárně. V době energetické špičky se do kilometr hluboké důlní jámy spustí několik tun vážící závaží. Generátor dokáže elektřinu vyrábět téměř okamžitě. V době, kdy je energie v síti dostatek, je závaží vytaženo zpátky na povrch. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Lazárek, ředitel závodu DARKOV státního podniku DIAMO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V současné době se nacházíme v časovém režimu přípravy veškeré dokumentace ze strany Gravitricity, technického provedení, realizace a ekonomického vyhodnocení této části potencionální možnosti zásoby energie, která by tady mohla vzniknout.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přímo do dolu se podíval také britský velvyslanec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -326,119 +440,108 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská porodnice má vlastní fyzioterapeutku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj nabízí nově těhotným maminkám službu fyzioterapeutky. Pomáhá jim tomu, aby byl porod co nejvíce přirozený a postupující. K dispozici je i ženám, které už své dítě na svět přivedly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle je fyzioterapeutka Tereza Sikorová.  Své služby nově nabízí na porodním oddělení karvinské rájecké nemocnice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle je fyzioterapeutka Tereza Sikorová.  Své služby nově nabízí na porodním oddělení karvinské rájecké nemocnice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Sikorová, fyzioterapeutka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem se rozhodla pro spolupráci s gynekologicko- porodnickým oddělením proto, protože si myslím, že gynekologická fyzioterapie by měla být součástí tohoto oddělení. Určitě se snažíme předejít bolestem v těhotenství, protože bolest nepatří k těhotenství, to by všechny těhotné měly vědět.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Novou službu fyzioterapeutky využila i Johana Kudrnová, která čeká své první dítě. Momentálně je ve 34. týdnu těhotenství. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Johana Kudrnová, nastávající maminka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Cvičení bylo velmi příjemné, jsem ráda za tuto osobní zkušenost. Doporučila mi koupit si těhotenský šátek na podvazování bříška a domluvily jsme se na další konzultaci."</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Pomoc fyzioterapeutka dokáže i ženám po porodu.</w:t>
+        <w:t xml:space="preserve"> "Cvičení bylo velmi příjemné, jsem ráda za tuto osobní zkušenost. Doporučila mi koupit si těhotenský šátek na podvazování bříška a domluvily jsme se na další konzultaci." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Pomoc fyzioterapeutka dokáže i ženám po porodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Pikońová, primářka gynekologicko-porodnického oddělení Nemocnice Karviná-Ráj</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "Dokáže nám ty ženy připravit, třeba ty, které rodily císařským řezem, tam se nám také uplatňují, pomáhají s péčí o jizvu i u žen po nástřizích hráze, které s tím mají následně komplikace."</w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: "Dokáže nám ty ženy připravit, třeba ty, které rodily císařským řezem, tam se nám také uplatňují, pomáhají s péčí o jizvu i u žen po nástřizích hráze, které s tím mají následně komplikace." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Požár servisu způsobilo zřejmě elektrokolo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -534,199 +637,150 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Plavecký rekordman Roman Procházka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Česko má nového nejrychlejšího plavce své historie. Rekord má hodnotu 22,62 s a vytvořil ho bruntálský plavec Roman Procházka na mezinárodních závodech v Eidhovenu. Zeptali jsme se ho, co na rekord říká a jaké má další plány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Roman začínal se závodním plaváním asi před 6 lety. Že bude překonávat rekordy původně vůbec neplánoval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Procházková, maminka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No na plavání talent že by měl, jsem si nevšimla, ale byl hodně hyperaktivní, takže jsem zvažovala sporty, kde by se uklidnil a plavání bylo ideální.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Procházka, držitel českého rekordu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Určitě jsem tam nezačal chodit s tím, že bych začal závodně plavat, spíš jsem tam chodil s tím, abych se vyřádil, abych byl doma hodný.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Čas, kterého Roman dosáhl ho současně kvalifikuje na další soutěž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Procházka, držitel českého rekordu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Ten rekord znamenal i limit na ME, které se koná tento rok v Dublinu v Irsku. Bude se to konat v srpnu a momentálně tam jsou naše sny a cíle.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> S rekordem, který drží se však Roman nespokojuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Procházka, držitel českého rekordu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mám teďka vlastně český seniorský rekord, který byl 10 let starý, držel ho Tomáš Plevko. Překonal jsem ho před nějakými třemi týdny v Eidhovenu na mezinárodním utkání. Doufám, že dlouho moc nevydrží a že se ho pokusím překonat znovu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kromě častého cestování vyžaduje vrcholové plavání taky intenzivní trénink. To vše ve spojení se studiem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Procházková, maminka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Studuje vysokou školu, studuje sportovní management v Ostravě na ekonomické fakultě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Procházka, držitel českého rekordu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Když se trénuje, tak v podstatě každý den určitě, někdy dvakrát.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Českého rekordmana čeká nabitá sezóna. Před ME bude ještě závodit v Bratislavě  v Pardubicích a na Mistrovství ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -809,93 +863,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-07-05-2023-21-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>