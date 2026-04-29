--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.5.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zloděj myslel, že střechu prázdného domu může ukrást</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté dopadli v Ostravě dalšího zloděje železa. Díky všímavé sousedce přistihli muže přímo při činu, když si plechy ze střechy domu nakládal na vozík. Hájil se prý tím, že dům je neobývaný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -177,97 +292,94 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mi to jako je… Kdyžtak na autobus skočím tady, vždyť je zdarma  a pár zastávek. Raz za měsíc, dá se říct." </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Za mě, ať se to zavře. Já si pro důchod zajdu na druhou poštu.  Nemám to daleko, jinak s tím souhlasím. Když je to třeba, ať to udělají."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město iniciovalo jednání se zástupcem České pošty a  usilovalo alespoň o rozšíření služeb na zbývajících pobočkách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město iniciovalo jednání se zástupcem České pošty a  usilovalo alespoň o rozšíření služeb na zbývajících pobočkách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po oznámení České pošty o uzavření dvou menších poboček ve Frýdku-Místku  bylo cílem města s poštou dosáhnout maxima možného. Maximum možného  vnímáme jako zkvalitnění a rozšíření služeb na dvou hlavních poštách, které  máme v Místku a ve Frýdku. A to se opravdu podařilo. Frýdecká i místecká pobočka  budou na stejné úrovni jako hlavní pošty. Budou otevřen od 8:00 do 18:00 hodin  a v sobotu od 8:00 do 12:00 hodin. Na místeckou pobočku přibydou i  zaměstnanci a podle dohod s Českou poštou by měly běžet všechny přepážky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zbylé pobočky budou určitě očekávat velký nápor klientů,  proto bude nutné zajistit jejich obsloužení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zbylé pobočky budou určitě očekávat velký nápor klientů,  proto bude nutné zajistit jejich obsloužení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem k tomu, že se nikde v republice nepodařilo  vedení města obnovit zrušenou pobočku, pokud nedošlo opravdu k chybě. To  se stalo například v Ostravě, kdy na stotisícový obvod měla připadnout  jedna pošta. Tak si myslím, že za město jsme jednali tak, že jsme opravdu  dosáhli maxima a já jsem spokojen. A v podstatě bych chtěl i těm lidem,  kteří jednali za Českou poštu, poděkovat. Že jsme dosáhli alespoň toho  výsledku, kterého jsme dosáhli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve městě budou tedy v provozu hlavní pošta v Sadové  ulici a pobočka na Antonínově náměstí. Stejně tak zůstávají menší pobočky v Chlebovicích  a v Lískovci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve městě budou tedy v provozu hlavní pošta v Sadové  ulici a pobočka na Antonínově náměstí. Stejně tak zůstávají menší pobočky v Chlebovicích  a v Lískovci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 9. 5. 2023 17 h - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fakultní nemocnice Ostrava připravuje za přísných hygienických podmínek ve speciální kuchyni mléko pro novorozence a také pro hospitalizované děti i dospělé, kteří potřebují speciální stravu. Denně tady proškolení nutriční terapeuti připravují 250 porcí 17 druhů mléčné stravy.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -321,53 +433,52 @@
         <w:t xml:space="preserve">Šárka Nováková, mluvčí Zoo Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "K dispozici jsou aktuálně dvě parkoviště v těsné blízkosti  vstupu do zoologické zahrady. To třetí, největší, je od loňského května uzavřeno  z důvodů výstavby parkovacího domu, který by měl být dokončen teď do  prázdnin. Tady ta stavba přinese dalších zhruba 200 parkovacích míst."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době probíhá také rekonstrukce chodníků na  ulici Michálkovické, kdy se opravují nejen samotné chodníky, ale také 8  zastávek městské hromadné dopravy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zoologická zahrada má od loňského roku nasmlouvány i  soukromé parkovací plochy. Denně na ulici Topolová a o víkendech a státních svátcích  u Revírní bratrské pokladny, u Technických služeb Slezská Ostrava a na ulici  Uhlířská.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zoologická zahrada má od loňského roku nasmlouvány i  soukromé parkovací plochy. Denně na ulici Topolová a o víkendech a státních svátcích  u Revírní bratrské pokladny, u Technických služeb Slezská Ostrava a na ulici  Uhlířská. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Parkování u ostravské zoo je dlouhodobým problémem, se  kterým se snažíme bojovat několika způsoby. Jedním z nich je určitě  navyšování parkovacích kapacit. Druhým způsobem řešení je posilování městské hromadné dopravy.  Kdy dnes jezdí do zoo i linka doubledeckeru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Nováková, mluvčí Zoo Ostrava:</w:t>
       </w:r>
       <w:r>
@@ -385,169 +496,165 @@
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Třetí řešení je potom už takové už trochu represivní řešení.  A to je městská policie, která samozřejmě každý takto vytížený den a během  víkendů a státních svátků, nebo jiné exponované dny, provádí regulaci dopravy a  řídí ji přímo na místě. A někdy dochází i k tomu, že ulici Michálkovickou pro  vjezd vozidel návštěvníků zoo uzavře a odklání je tedy jinými směry."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jindřich Machů, mluvčí Městské policie  Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V návaznosti na zvýšený počet návštěvníků zoologické  zahrady, a s tím související zvýšený počet nájezdů vozidel, jsme přijali  opatření související zejména k zajištění průjezdnosti ulice Michálkovická.  A také opatření k řešení parkování vozidel, která parkují v místech,  kde je to zakázáno. Řidičům vozidel doporučujeme využít vyčleněné náhradní parkovací  plochy anebo odstavit vozidla na záchytných parkovištích a k dopravě do  zoologické zahrady využít prostředky MHD. Vyhnout se tak nepříjemnostem  spojeným s řešením chybného parkování."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Loňský rok zažila zoo rekordní návštěvnost. Letos je zatím  nevyrovnaná, převážně kvůli počasí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Loňský rok zažila zoo rekordní návštěvnost. Letos je zatím  nevyrovnaná, převážně kvůli počasí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Nováková, mluvčí Zoo Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Třeba na prvního máje jsme u nás měli 14 tisíc návštěvníků,  což je obrovské množství."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě bych chtěl apelovat na všechny, aby dodržovali  předepsané dopravní značení. Neohrožovali bezpečnost, ani svou, ani ostatních účastníků  dopravního provozu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nový parkovací dům vyjde na 166 milionů korun s DPH.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nový parkovací dům vyjde na 166 milionů korun s DPH. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné běží projekt Děti, nebojte se nemocnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti, nebojte se nemocnice. To je program, který pro malé předškoláky už podruhé připravila karvinská rájecká nemocnice. Jeho smyslem je, aby se děti nebály nemocničního prostředí, lékařů ani vyšetření, která je čekají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle průzkumu zdravotníků má z nemocnice a z toho, co se bude dít, obavy většina malých dětí. V Karviné se proto snaží strach z neznámého odbourat a děti na lékařské prostředí připravit. Prostřednictvím edukačního programu Děti, nebojte se nemocnice se snaží ukázat, že v péči lékařů a sester se mohou cítit bezpečně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle průzkumu zdravotníků má z nemocnice a z toho, co se bude dít, obavy většina malých dětí. V Karviné se proto snaží strach z neznámého odbourat a děti na lékařské prostředí připravit. Prostřednictvím edukačního programu Děti, nebojte se nemocnice se snaží ukázat, že v péči lékařů a sester se mohou cítit bezpečně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Nivnická, vrchní sestra dětského oddělení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Když za námi přijdou s nemocí, ať je seznámíme s tím, co děláme, že měříme tlak, saturaci, pulsy, jaké máme vybavení, postýlky, trochu jim ukážeme na panně vnitřnosti, co je může bolet, třeba plíce když kašlou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti do nemocnice nepřišly s prázdnou. Každý si přinesl svou oblíbenou hračku, na které se názorně seznamoval s tím, jak se ošetřuje zranění, léčí nemoci a podobně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: děti z MŠ Na Kopci: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mojeho plyšáčka bolel krček." "My jsme mu to zavázali." "Mému pandovi bolela ruka." "My jsme ji tu ruku zavázali." "Já jsem poslouchala srdíčko a to bouchalo." "Já jsme taky poslouchala srdíčko a my jsme si povídali o panence, co má v bříšku a máme tam ledviny a ještě tam máme žaludek.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro zpestření si také děti vyzkoušely různá balanční cvičení s fyzioterapeutkou a také si prohlédly vybavení sanitky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro zpestření si také děti vyzkoušely různá balanční cvičení s fyzioterapeutkou a také si prohlédly vybavení sanitky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 9. 5. 2023 17 h - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Česku přibývá nakažených svrabem. V minulých měsících byl nárůst až 80 procent.  Zatímco minulý rok bylo v MS kraji 521 případů, letos jich už koncem dubna bylo přes 400.  Informaci zveřejnily Události České televize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -735,93 +842,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-05-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>