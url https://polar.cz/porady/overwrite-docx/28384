--- v0 (2026-02-11)
+++ v1 (2026-04-13)
@@ -1,79 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.5.2023, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ze studia TV POLAR vás vítám u dalšího vydání magazínu o zdraví. Doktorka Petronela Bieliková, zástupkyně primáře pro porodnictví Nemocnice ve Frýdku-Místku bude mluvit o centru porodní asistence. Podrobněji se budeme také věnovat návštěvám porodních asistentek u šestinedělek doma. A teď už následuje reportáž, která nás zavede do Slezské nemocnice v Opavě, kde mají neurologické oddělení.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská nemocnice má novou neurologii</w:t>
       </w:r>
-      <w:br/>
-[...7 lines deleted...]
-      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Slezská nemocnice má nové neurologické oddělní. Nachází se v části opraveného pavilonu L. Do jednoho místa se tak po letech sestěhovaly ambulance i lůžková část, které do té doby sídlily odděleně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opravy historického pavilonu označovaného písmenem „L „ začaly před rokem. A nyní už mají pacienti k dispozici zcela nové ordinace. Kromě příjmové ambulance se v přízemí nacházejí také odborné vyšetřovny neurosonografie, provádí se tady vyšetření mozku nebo vyšetření nervů. Je zde také místnost určená pro podávání infuzí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karla Raidová, zdravotní sestra, Slezská nemocnice v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Prostory jsou tady větší. Je to výhodnější, protože tady máme 6 lůžek, jedno polohovací křeslo. A co se týká pracovny infuzní sestry tak je větší, komfortnější.“</w:t>
@@ -403,53 +516,52 @@
         <w:t xml:space="preserve">Petronela Bieliková, zástupce primáře pro porodnictví Nemocnice ve Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je toho více. Mnoho projektů se ještě jenom rodí a doufáme, že se do konce roku dotáhnou. Ale takový, který je těsně před dokončením, je že se plánuje další nadstandardní pokoj, který by měl mít další věci navíc, než naše předchozí nadstandardní pokoje. Takže na tom se teď intenzivně pracuje. Poptávka po nadstandardech je obrovská asi všude a také u nás, a proto momentálně řešíme další možnost nadstandardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já se přiznám, že už si ani nedovedu představit, co byste ještě mohli zdokonalovat a čím byste ještě ty pokoje mohli vybavit. Protože mně to připadá, když to srovnám s tím, co bylo před x lety, jak to dřív vypadalo v nemocnicích, protože už něco pamatuju, mně to přijde dnes, že opravdu ty maminky jdou do Interhotelu a mají možnost tam být se svou rodinou. Přeji Vám, aby se vám to všechno dařilo a ať stále máte takový úsměv a jste tak zapálená pro svou práci, protože je radost se na Vás dívat nejenom tady, ale i na sále, kde jsem měla tu čest s Vámi také být. Děkuju a mějte se hezky s vámi, milí diváci, se těším také příště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -517,93 +629,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-10-05-2023-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>