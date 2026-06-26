--- v0 (2025-12-21)
+++ v1 (2026-06-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.5.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti se mohou hlásit na brigádu Zelené město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínská radnice opět nabízí studentům letní brigády. Šanci získat přivýdělek mají i ti mladší 18 let. V případě velkého zájmu rozhodne o účastnících losování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -110,56 +225,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kuželová, Odbor životního prostředí, MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zatím to vychází na deset až jedenáct lidí každý týden. Když se zadaří, tak jich může být až sedmdesát, ale pokud studenti preferovat dva termíny, bude to kolem čtyřiceti nebo pětačtyřiceti studentů.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zájemci mohou přihlášky podávat do 18. května. Všechny informace jsou na webu města. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínští ve službách britského Královského letectva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ne mnozí, ale mnoho, to je název výstavy v Návštěvnickém centru. Připomíná 110. výročí narození zdejšího rodáka generálmajora Jaroslava Hlaďa, a také další Novojičínské ve službách britského Královského letectva.</w:t>
@@ -395,55 +504,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V další místnosti  mají zájemci k dispozici okolo 200 společenských her, jsou mezi nimi novinky i starší klasiky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Pustka, deskové hry, SVČ Fokus: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V pátky hráváme ve Fokusu od 15:30 minimálně do devíti večer. Chodí průměrně patnáct, dvacet lidí. Letošní maximum bylo skoro čtyřicet. Buď chodí rodiče s menšími dětmi a nebo chodí sami dospělí, věkový průměr bych tipl, že bude mezi třiceti  a čtyřiceti lety.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jednotlivé zájmové aktivity jsou otevřeny každý pátek, výjimkou je technická dílna, které je veřejnosti k dispozici každý sudý pátek. Podmínky a přesné otevírací hodiny pro veřejnost jsou na fokusáckém webu.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -518,93 +622,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-12-05-2023-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>