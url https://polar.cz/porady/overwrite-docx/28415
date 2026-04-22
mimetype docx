--- v0 (2026-01-18)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.5.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V jarních měsících jsou požáry lesů nejčastější</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V tomto období vyjíždějí hasiči nejčastěji z celého roku k požárům lesů a dalších porostů. Proto je důležitá příprava na podobné zásah a tak se na Javorníku v Beskydech uskutečnilo velké cvičení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -82,71 +197,65 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">regulovčik: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tady regulovčik, můžete se vrátit, cesta je volná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasiči také provedli evakuaci 15 osob z rozhledny, která byla  přímo požárem ohrožena. Dalším úkolem byl transport jednoho ze  zasahujících hasičů až k silnici, kde na něj čekala sanitka. Kvůli fiktivní zlomenině nohy musel být v náročném terénu přenesen. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">         Posezení u táboráku, ať už na zahradě nebo ve volné přírodě, má svá bezpečnostní pravidla, která je potřeba dodržovat:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">V době zvýšeného nebezpečí vzniku požárů může obec z důvodu ochrany lesa nebo v zájmu zdraví a bezpečnosti občanů vydat svým nařízením zákaz vstupu do lesa. Obdobně na základě výstrahy Českého hydrometeorologického ústavu může hejtman kraje vyhlásit </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> V době zvýšeného nebezpečí vzniku požárů může obec z důvodu ochrany lesa nebo v zájmu zdraví a bezpečnosti občanů vydat svým nařízením zákaz vstupu do lesa. Obdobně na základě výstrahy Českého hydrometeorologického ústavu může hejtman kraje vyhlásit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">dobu zvýšeného nebezpečí vzniku požáru </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">na místech zvýšeného nebezpečí vzniku požáru, kde se zakazuje:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov zažil večer RFA plný atraktivních zápasů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -186,80 +295,73 @@
         <w:t xml:space="preserve">Boris Glezgo, zápasník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Čeká mě velice těžký soupeř z Maďarska Lajoš Papp silný, mladý talentovaný kluk. A s bráchou, že budeme na kartě? Nikdy to ještě nebylo. Věřím v to, že oba vyhrajeme. Bude to boj. Lidé přijdou kvůli nám a RFA zažije asi tu nejlepší atmosféru.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dušan Glezgo, zápasník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zápas jsem vzal, protože jsem se v lednu vrátil z mise. Na misi jsem působil v Pobaltí a konal se tam v Estonsku boxerský turnaj celého NATO. Turnaj jsem vyhrál. Reprezentoval jsem ČR a vyhrál jsem zlatou medaili v boxu a to mě přesvědčilo, že můžu ještě dál zápasit a tím se stalo, že jsem dostal tuto nabídku.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přesto, že celá aréna byla ve varu a sourozencům fandila, Glezgovi na soupeře nestačili. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přesto, že celá aréna byla ve varu a sourozencům fandila, Glezgovi na soupeře nestačili.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jako poslední do klece za velkého aplausu vlezl Václav Sivák, který obhajoval titul. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Sivák, zápasník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”I když byl soupeř těžší, tak jsem měl větší bomby než on. Zápas to byl skvělý. Díky soupeři, že to vůbec vzal. Díky všem, co tady dorazili do Havířova. Slyšel jsem tam Sivák, Sivák. To mě strašně naplňovalo. Dávalo mi to energii, sílu, takže říkám ještě jednou, díky moc. Další plány jsou Rusko, obhajoba titulu mistra světa v červenci, která bude v Praze. Pak se uvidí, bereme všechno.”</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 15. 5. 2023 17 h - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ředitelství silnic a dálnic opravuje na silnici I/48 u Nového Jičína utržený svah. V místě oprav je doprava svedena od Příbora 1 jízdním pruhem. Dopravní opatření potrvá minimálně do konce května, kdy dojde k odtěžení původní zeminy výměnou za stavbu opěrné kamenné patky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -299,53 +401,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dvanáct vybraných výjezdových stanovišť po celém MS kraji se v pondělí 15.5. otevřelo veřejnosti. Jako každý rok si totiž připomínáme toto symbolické datum jako Den linky 155, tedy tísňového volání zdravotnické záchranné služby. Zájemci si mohli prohlédnout zázemí záchranářů a spoustu zajímavých věcí se i naučit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adam Hružík, záchranář: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Mají možnost se seznámit s prací zdravotnického operačního střediska, mají možnost si vyzkoušet srdeční masáž, mohou si zasoutěžit a máme tady vystavenu i naši techniku." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tísňová linka 155 byla v našem kraji loni volána každý den asi tisíckrát a z toho průměrně ke 333 případům také sanitky vjely. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tísňová linka 155 byla v našem kraji loni volána každý den asi tisíckrát a z toho průměrně ke 333 případům také sanitky vjely.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V případech, kdy je jasné, že došlo k poškození a nebo dochází k ohrožení zdraví, je rozhodně ideální volat tísňovou linku 155 a to z toho důvodu, že operátorem je profesionální zdravotník." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, školáci: </w:t>
       </w:r>
       <w:r>
@@ -702,93 +803,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-15-05-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>