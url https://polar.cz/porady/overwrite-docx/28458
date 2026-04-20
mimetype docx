--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.5.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ulice Přemyslovců v Ostravě bude zelená a přátelská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jedná z důležitých dopravních tepen v Ostravě - Mariánských Horách bude zelená a přátelská k cyklistům i chodcům. Dopravu tam navíc zklidní omezení rychlost na 30 kilometrů v hodině. Jde o jednu z prvních ulic ve městě, která bude upravena podle nové koncepce rozvoje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -226,111 +341,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slezská Ostrava vybudovala na ústředním hřbitově nové  kolumbárium. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Občané doposud mohli na ústředním hřbitově pozůstalé ukládat  buďto do klasických hrobových míst, které si pronajímali od městského obvodu.  Případně do urnového háje, který je určen pouze pro urny. Evidovali jsme  nicméně zájem občanů, kteří nechtěli mít takovou péči se svým hrobovým místem o  to, abychom vybudovali právě kolumbária, které jsou dnes v Ostravě velmi  nedostatkovým zbožím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně má hřbitov 8 565 urnových míst. V místě nové  stavby se nacházely zdi původního kolumbária, které byly vybourány a  odstraněny. Práce začaly loni v září.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně má hřbitov 8 565 urnových míst. V místě nové  stavby se nacházely zdi původního kolumbária, které byly vybourány a  odstraněny. Práce začaly loni v září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Následně vlivem nepřízně počasí a také dušiček, tedy z důvodů  piety, byly tyto práce přerušeny a dokončeny byly letos na jaře. Stavba se  stává konkrétně ze čtyř kolumbárií a opěrné zdi. V jednotlivých kolumbáriích  jsou umístěny schránky. Kolumbária jsou vyvedena z lisovaných tvárnic."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Slíva (ANO), místostarosta  Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kolumbárium nabízí 258 schránek o celkové kapacitě 774 uren.  Schránky jsou rozděleny na dvoumístné a čtyřmístné. Kdo by měl zájem si  pronajmout schránku, je zapotřebí kontaktovat oddělení hřbitovní správy, kde si  domluví termín. Jelikož schránky ještě nejsou plně zaplněny, je zde i možnost  si schránku vybrat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vybudování nových kolumbárií vyšlo na 10 milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vybudování nových kolumbárií vyšlo na 10 milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V ceně přitom nejsou zahrnuty pouze kolumbária, ale  také úprava okolního veřejného prostranství, sadové úpravy a také veřejné  osvětlení. Nutné je také říct, že 6 milionů korun nám na stavbu přispělo město  Ostrava."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oficiální provoz bude spuštěn od 1. června. Pronájem jedné  schánky vyjde na 815 korun ročně. Ústřední hřbitov ve Slezské Ostravě je  největším hřbitovem v českém Slezsku, má rozlohu téměř 27 hektarů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oficiální provoz bude spuštěn od 1. června. Pronájem jedné  schánky vyjde na 815 korun ročně. Ústřední hřbitov ve Slezské Ostravě je  největším hřbitovem v českém Slezsku, má rozlohu téměř 27 hektarů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">NJ opravuje díry, nejhorší cesta je směrem na Kojetín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -426,199 +538,150 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové odběrové místo krve a krevní plazmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krev je bezesporu nejcennější tekutinou pro každou nemocnici. V posledních letech počet dárců krve stále klesá. S cílem získat nové prvodárce a přiblížit odběr krve k jejich bydlišti otevřela Slezská nemocnice Opava pro Bruntálsko a Krnovsko nové odběrové místo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pro umístění odběrového centra, byly vybrány prostory u vstupního areálu do nemocnice v Krnově.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Siebert, ředitel Slezské nemocnice Opava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My jsme toto odběrové centrum zřídili ze dvou důvodů. První důvod je samozřejmě, nabídnout lepší komfort stávajícím zákazníkům našeho odběrového místa, kteří jsou z Bruntálska a z Krnovska, aby již nemuseli jezdit k nám do Opavy a druhý cíl je rozšířit řady prvodárců právě z této oblasti, z Bruntálska a Krnovska, abychom mohli dodatečně zásobovat krví právě zdejší nemocnici.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Chalás, vedoucí Odboru zdravotnictví MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já si myslím, že přiblížit transfúzní stanici k prvodárcům je nejlogičtější a nejjednodušší způsob, jak získat více prvodárců, kteří tolik potřebnou krev mohou darovat a jak říkám – krev znamená živost.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Gebauer (ANO), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Opravdu prvodárci jsou opravdu žádaní a ti dárci, kteří ještě mohou darovat, tak opravdu, aby nemuseli jezdit do Opavy, tak jsem tady zřídili odběrové centrum.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Smyslem nového centra je také zajišťování krevních přípravků pro krnovskou nemocnici.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Stejskal, primář hematologicko-transfúzního oddělení SN Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Krnov s jeho nemocnicí nám přišlo jako dobré místo, kde jsme našli dárce, rovnou ta krev by byla také využitá ve zdejším zdravotnickém zařízení.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel SZZ Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Krev je nejdůležitější tekutina, kterou v medicíně potřebujeme a proto jsem moc rád, že se nám podařilo splnit sen, abychom mohli přiblížit i krnovským občanům možnost, darovat krev a pomoci tak všem pacientům.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Prostory pro odběry krve a plazmy jsou vybaveny veškerým potřebným zázemím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Kudlíková, vedoucí laborant: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Zrovna se nacházíme v odběrovém bosu, kde budou probíhat odběry dárců plné krve a dárců plazmy. Vstup je čekárna dárců, navazuje evidenční místo, pak vyšetřovna, odběr krevních vzorků, no a pak tady ten vlastní odběrový box.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nově otevřené odběrové centrum bude v krátké době spuštěno do plného provozu.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Stejskal, primář hematologie Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska otevíráme odběrové místo a celý provoz bychom chtěli teď vyzkoušet, validovat a během měsíce, dvou zkušebního provozu potom otevřít pro dárce za širokého okolí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -645,97 +708,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dva padesát let staré podchody na Místecké ulici u Dřevoprodeje a na Plzeňské u Tylovy ulice se díky rozsáhlé rekonstrukci posunuly do 21. století. Obě místa navíc oživí mural, na jehož ztvárnění se ostravský magistrát domluvil s Fakultou umění Ostravské univerzity. S malbou už se začalo v podchodu na Plzeňské.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikola Vavrous, sprejer: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Obnáší to určitě pár vrstev základní barvy, které musíme udělat a potom podle návrhu nanášíme další vrstvy, další odstíny a ty konkrétní detaily, ty motivy, které jsou navrženy, budeme dělat až zaschne tady ta vrstva.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Malba se nakonec natře ochranným antigraffiti nátěrem, aby se zakonzervovala a aby se daly lehce setřít případné malůvky někoho jiného, které sem nepatří.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Malba se nakonec natře ochranným antigraffiti nátěrem, aby se zakonzervovala a aby se daly lehce setřít případné malůvky někoho jiného, které sem nepatří. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matěj Krajíček, autor návrhu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mám tam vlastně ostravské dominanty, radnici, pak Vítkovice a tak a doplňuji to fantasy prvkama různýma. Beru to tak, že když divák prochází tím podchodem, že si vlastně může představovat co chce a prochází vlastně Ostravou a zároveň městem fantazie.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V podchodu se objeví také surikata, která je symbolem obvodu od doby, co byla vydána kniha Příhody malé surikaty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otakar Šimík (ANO), místostarosta MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Před nedávnem proběhla i rekonstrukce podchodu na náměstí Jih a jsem rád, že jako obvod v tom nejsme sami a město se finančně zapojilo a zrealizovalo rekonstrukci jak podchodu Tylova, tak podchodu na Místecké. Město Ostrava také zafinancovalo malbu muralů v těchto podchodech.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jakmile bude hotovo, umělci se přesunou do podchodu u Dřevoprodeje.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jakmile bude hotovo, umělci se přesunou do podchodu u Dřevoprodeje.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -810,93 +870,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-20-05-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>