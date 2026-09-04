--- v1 (2026-04-20)
+++ v2 (2026-09-04)
@@ -912,51 +912,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-20-05-2023-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-20-05-2023-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>