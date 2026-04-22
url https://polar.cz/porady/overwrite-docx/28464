--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.5.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín získal prestižní cenu hejtmana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín získal prestižní cenu za společenskou odpovědnost. Toto ocenění uděluje hejtman Moravskoslezského kraje za široké spektrum kritérií, týkají se fungování městského úřadu směrem k občanům i k zaměstnancům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,53 +206,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z pohledu fungování úřad versus jeho pracovníci bylo město hodnoceno například za zapojení svých zaměstnanců do rozhodovacích procesů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Solanský, tajemník MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To znamená, že na příslušných poradách jsou sbírány podněty, jsou přenášeny na poradu vedení města a pokud jsou přínosem, tak jsou i realizovány. Je zde také snaha motivovat zaměstnance pro to, aby pracovali pro město, zejména tedy různými benefity, protože nemůžeme konkurovat soukromé sféře, co se týče platů. Zaměstnanci mají možnost využívat benefitů, co se týče příspěvku na stravování, jsou to free days pro osobní potřebu zaměstnanců a je to také využívání vlastního rekreačního zařízení.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cenu za společenskou odpovědnost pořádal letos Moravskoslezský kraj po osmé. Kromě Nového Jičína ji získali v dalších kategoriích například společnost Hyundai nebo VŠB  Ostrava. Tuto cenu získalo město již podruhé, poprvé v roce 2018.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cenu za společenskou odpovědnost pořádal letos Moravskoslezský kraj po osmé. Kromě Nového Jičína ji získali v dalších kategoriích například společnost Hyundai nebo VŠB  Ostrava. Tuto cenu získalo město již podruhé, poprvé v roce 2018. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Konec války připomněl i Branný den</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -273,55 +387,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme byli u hodu granátem, děti se s tím popraly hodně dobře, lépe než my. A je to super, hodně nových zkušeností, práce s dětmi mě baví.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Vacula, student SOŠ Educa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já jsem byl u stanoviště, kde si děti vyzkoušely plynové masky a poté běžely přes dým. Myslím, že se jim to líbilo, a mě to také bavilo. Získal jsem pár zkušeností s dětmi a to se do mého oboru hodí, takže bylo fajn.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Branný den vyvrcholil malou ukázkou z období 2. světové války, vycházela z bojů, které partyzánské oddíly sváděly v Beskydech proti německým jednotkám. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodák, který založil muzeum v Mexiku i v Novém Jičíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -474,93 +583,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-22-05-2023-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>