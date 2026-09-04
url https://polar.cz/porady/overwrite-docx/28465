--- v0 (2025-12-24)
+++ v1 (2026-09-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.5.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská policie Ostrava se zaměřuje na prevenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Snahou Městské policie Ostrava je nejen dostatek strážníků v ulicích, kde mohou pomáhat lidem přímo, ale také působit na občany preventivně. Každá prevence je totiž samozřejmě lepší, než následná represe. V Ostravě proto funguje celý preventivní úsek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -303,122 +418,109 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prodej vstupenek už byl zahájen. V Ostravě hraje filharmonie ročně přes 50 koncertů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Foltýnková, prodej vstupenek, Janáček Point: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nejvýhodnější je zakoupit si abonmá a potom ještě nabízíme takové vstupenkové abonmá. Jde o 30 procentní slevu a podmínkou je zakoupit vstupenku na 6 koncertů."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokud se chystáte k nákupu vstupenek neváhejte, bývalé kino Vesmír má asi jen poloviční kapacitu, než kulturní dům.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokud se chystáte k nákupu vstupenek neváhejte, bývalé kino Vesmír má asi jen poloviční kapacitu, než kulturní dům. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hokejista Kurovský navštívil svou základní školu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Extraligový hokejista Daniel Kurovský navštívil svou bývalou Základní školu Prameny. A nepřišel s prázdnou, školákům přinesl i pohár T.G. Masaryka, který společně s mistrovským titulem čerstvě vybojovali třinečtí Oceláři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Daniel Kurovský, trojnásobný vítěz hokejové extraligy s třineckými Oceláři se na chvíli vrátil do své Základní školy Prameny, aby v tělocvičně, kde na něho čekali školáci, prozradil vše co je zajímalo.</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Na základní školu vzpomíná extraligový hokejista velmi rád, i právě tady piloval první základy práce s hokejkou a účastnil se i florbalového turnaje ČEZ Street hokej. To v roce 2011, kdy jsme reportáž natáčeli, ještě nikdo nevěděl, že ho čeká hvězdná hokejová kariéra.</w:t>
+        <w:t xml:space="preserve">Daniel Kurovský, trojnásobný vítěz hokejové extraligy s třineckými Oceláři se na chvíli vrátil do své Základní školy Prameny, aby v tělocvičně, kde na něho čekali školáci, prozradil vše co je zajímalo. Všetečných otázek bylo připraveno opravdu hodně.  Na základní školu vzpomíná extraligový hokejista velmi rád, i právě tady piloval první základy práce s hokejkou a účastnil se i florbalového turnaje ČEZ Street hokej. To v roce 2011, kdy jsme reportáž natáčeli, ještě nikdo nevěděl, že ho čeká hvězdná hokejová kariéra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Kurovský, extraligový hokejista HC Oceláři Třinec: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Vrací se mi vzpomínky do hlavy, potkal jsem spoustu učitelů, kteří mě učili a vypadají pořád stejně dobře, nic se tady nezměnilo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na závěr setkání hokejisty s dětmi proběhla i autogramiáda a společné focení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na závěr setkání hokejisty s dětmi proběhla i autogramiáda a společné focení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 22. 5. 2023 16 h - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bronzovou medaili přivezli z Chorvatska čeští reprezentanti v Adventure race. Tým Black Hill | Salomon ve složení Tomáš Petreček, Tereza Rudolfová, Jaroslav Krajník a Pavel Kurz strávil v terénu  63 hodin – kdy prakticky bez přestávky střídali jízdu na horském kole, náročné treky a běh, jízdu na kajaku a lezení. Po většinu závodu navíc na zádech nesli batohy s povinnou výbavou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -501,125 +603,122 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dneska v té soutěži je pro mě velká pocta být. A jako  všichni chceme vyhrát. Jsem z 1. základní školy, jmenuju se Tomáš Formánek  a jsem ze 4.C." </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem ze 7. základní školy a asi bude mým úkolem  resuscitování. A docela se na to těším, hodně jsme se připravovali." – Jaké byly  ty kurzy? Co jste se naučili? – "Různě, oživovali jsme, řešili jsme uštknutí  nebo infarkt myokardu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Soutěž pořádá nemocnice ve spolupráci s městem od roku  2018. Dva ročníky se kvůli covidu neuskutečnily.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Soutěž pořádá nemocnice ve spolupráci s městem od roku  2018. Dva ročníky se kvůli covidu neuskutečnily. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Dostálová, náměstkyně pro ošetřovatelskou péči,  Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Smyslem je naučit ty děti pomáhat. Nebýt nevšímavý. Viděli jste  tady dneska i praktickou ukázku, že to, že si všimnu, že někomu se udělá  špatně, že někdo zbledne, někdo upadne, že ho neobejdu, že se alespoň zeptám, zjistím,  jak mu je. Tak to si myslím, že je jeden z hlavních cílů, ty děti naučit  všímat si lidí, všímat si toho, co se děje kolem mě. A samozřejmě tím, že ze  školních osnov byla první pomoc vypuštěna, tak se snažíme alespoň trošičku  dělat osvětu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Šigutová, koordinátor kurzů první  pomoci a resuscitace:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Soutěž je rozdělena na tři části. V té první části děti  píšou písemný test, kde prokáží své teoretické znalosti, druhou částí je, že si  vylosují ty akutní stavy, kde ošetřují jednotlivá zranění, které si vyzkoušely  v našich kurzech. Ta třetí část se skládá z té resuscitace, kde děti  musí projevit znalosti první pomoci u lidí, kteří nedýchají, jsou v bezvědomí  a potřebují tu kardiopulmonální resuscitaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Impulsem ke vzniku soutěže byl případ, kdy žákyně základní školy  poskytovala první pomoc u akutní události.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Impulsem ke vzniku soutěže byl případ, kdy žákyně základní školy  poskytovala první pomoc u akutní události. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Dostálová, náměstkyně pro ošetřovatelskou péči,  Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nemusí se to stát v obchodním domě, nemusí se to stát  na ulici. Může se to stát tatínkovi, babičce, tetě, komukoliv."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsem ráda, že žáci  základních škol mají zájem o kurz první pomoci. Jelikož v životě každého z nás  může nastat situace, kdy budou potřebovat někomu ze svého okolí poskytnout první  pomoc. A díky znalostem z kurzu první pomoci budou vědět, jak se zachovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První místa v soutěži nakonec získal tým čtvrťáků ze  základní školy v Lískovci a osmáci z druhé základní školy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První místa v soutěži nakonec získal tým čtvrťáků ze  základní školy v Lískovci a osmáci z druhé základní školy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -694,93 +793,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-05-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>