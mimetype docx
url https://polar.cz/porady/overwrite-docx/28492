--- v0 (2026-01-15)
+++ v1 (2026-04-29)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.5.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kvůli vadám museli část dálnice u Frýdku-Místku opět rozbít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Část obchvatu Frýdku-Místku je v těchto dnech uzavřena a veškerý provoz ve směru od Ostravy je vedený přes centrum města. Důvodem je nutnost provést reklamační opravu povrchu vozovky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na nedávno otevřený obchvat Frýdku-Místku se opět vrátily stavební stroje. Kvůli nekvalitně odvedené práci se musí rozbít betonový povrch, který se musí udělat znovu. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na nedávno otevřený obchvat Frýdku-Místku se opět vrátily stavební stroje. Kvůli nekvalitně odvedené práci se musí rozbít betonový povrch, který se musí udělat znovu.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Z pohledu řidiče se mění dopravní režim, ale v každém případě se u řidičů mění nálada, protože vlastně znovu je vytáhneme z krásné nové dálnice jezdit někde mimo nekomfortně. Neříkám, že nebezpečně, ale v každém, případě už dávno měli jezdit po dálnici.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reklamační oprava se týká úseku, který už byl opravovaný v průběhu stavby. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -94,55 +208,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dočasné uzavření části obchvatu a zvýšený provoz centrem maří plány města na úpravu bývalého průtahu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme byli připravení udělat již některé úpravy na průtahu, které by měly zvýšit bezpečnost občanů. Měly by ho zklidnit. Chtěli jsme umožnit odbočení vlevo na některých křižovatkách, které právě by bylo možné po snížení toho průjezdu. Chtěli jsme zprovoznit některé světelné signalizace, chtěli jsme obnovit některé přechody se systémem vyvolávání a některé z těchto úprav jsou samozřejmě teďka posunuty v čase.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oprava reklamovaného úseku by měla být hotova do konce června. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Noční klid může letos v Ostravě porušit 41 akcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -211,97 +320,94 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Špatně zaparkovaná auta ohrožují dojezd hasičů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Při stavbě panelových domů se v minulosti nepočítalo s vysokým počtem aut, která pak sami řidiči hlavně o víkendech nebo večerních hodinách mají problém zaparkovat. Denně tak řidiči parkují na zákazech zastavení a stání a hasičům pak činí průjezd k místu zásahu problémy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Už řadu let hasiči napříč celou republikou upozorňují na místa, kde mají velké problémy projet se svou technikou. Největší potíže mají především na velkých sídlištích. Auta zabírají i nástupní plochy hasičů, které slouží k ustavení požární techniky a k jejímu dalšímu užívání.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Už řadu let hasiči napříč celou republikou upozorňují na místa, kde mají velké problémy projet se svou technikou. Největší potíže mají především na velkých sídlištích. Auta zabírají i nástupní plochy hasičů, které slouží k ustavení požární techniky a k jejímu dalšímu užívání. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila Langerová, mluvčí HZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “To, že se hasičská technika nedostane co nejblíže k místu zásahu, může být pro jakýkoliv zásah velká komplikace. Může to výrazně ovlivnit nejen jeho délku, ale i počet zraněných či usmrcených osob. Bohužel se takové problémy při cestě k zásahu  vyskytují čím dál častěji. ve většině případů jsou mezery při průjezdu zaparkovaných vozidel a zásahovou technikou hasičů v řádech centimetrů, někdy milimetrů."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “To, že se hasičská technika nedostane co nejblíže k místu zásahu, může být pro jakýkoliv zásah velká komplikace. Může to výrazně ovlivnit nejen jeho délku, ale i počet zraněných či usmrcených osob. Bohužel se takové problémy při cestě k zásahu  vyskytují čím dál častěji. ve většině případů jsou mezery při průjezdu zaparkovaných vozidel a zásahovou technikou hasičů v řádech centimetrů, někdy milimetrů." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Čas od času hasiči také průjezdnost ulic preventivně ,zkouší a snaží se špatně parkující řidiče upozornit na problém.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marian Mrózek, velitel HZS Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Během roku se snažíme objíždět problematická místa, sídliště, ve večerních hodinách, odpoledních hodinách a upozorňovat řidiče a vlastníky automobilů na nevhodně zaparkované automobily, aby si byli vědomi toho, že opravdu technika hasičů potřebuje více místa pro průjezd."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Parkovat by řidiči neměli ani na nástupních plochách pro řidiče, které jsou umístěny v blízkosti bytových domů s výškou nad 12 metrů, což odpovídá zhruba pěti a víceposchoďové budově. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Parkovat by řidiči neměli ani na nástupních plochách pro řidiče, které jsou umístěny v blízkosti bytových domů s výškou nad 12 metrů, což odpovídá zhruba pěti a víceposchoďové budově.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zámecký park ve F-M je po revitalizaci za 5,2 milionu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -313,198 +419,193 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdecký zámek prošel za poslední roky několika etapami  rekonstrukcí. Postupně se opravily interiéry, výstavní prostory, exteriéry i nádvoří.  V loňském roce se Moravskoslezský kraj pustil do revitalizace zámeckého  parku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo (KDU-ČSL), náměstek hejtmana  MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten park byl docela v žalostném stavu. Byly tady  náletové dřeviny. Kolem plotu byly popínavé rostliny. Byly tady stromy napadené,  suché a hrozily pádem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V první fázi se odstranily nebezpečné a nemocné stromy.  Poté následovalo ošetření nejpamátnějších stromů, které se zachovaly.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V první fázi se odstranily nebezpečné a nemocné stromy.  Poté následovalo ošetření nejpamátnějších stromů, které se zachovaly. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlastimil Toman; realizace zahrad, Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na to poté následovala samotná výsadba. Nejprve na podzim loni  byly vysazeny stromy a solitérní keře. Za mnou vidíte spoustu šeříků, buky,  spousta jiných dřevin je tady vysazena. Na jaře potom letos byly připravené a  dokončené záhony. A zahájila se potom letos byly připravené a dokončené záhony  a zahájila se výsadba samotných, především trvalek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo (KDU-ČSL), náměstek hejtmana  MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kraj do toho investoval 5,2 milionů korun. Za tuto částku  tady došlo k celkové revitalizaci tohoto parku. Došlo tady k výsadbě různých  rostlin a ten počet je docela úctyhodný, protože jich bylo vysazeno více jak 7  tisíc. Od různých dřevin až po rostliny jako je šeřík, růže, hortenzie a  podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlastimil Toman; realizace zahrad, Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tím, si myslím, že byl ten park velice zpestřen. Na jaře daleko  více pokvete, oproti předchozím letům. Stále by tady v parku v průběhu  roku mělo být něco, co pokvete, povoní, co bude zajímavé pro návštěvníky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Původní asfaltovou cestu vedoucí parkem až na nádvoří zámku  nahradila nová stezka z žulových kostek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Původní asfaltovou cestu vedoucí parkem až na nádvoří zámku  nahradila nová stezka z žulových kostek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo (KDU-ČSL), náměstek hejtmana  MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Park bude veřejnosti zpřístupněn a umožní také díky  odstranění těch popínavých rostlin, aby byla vyhlídka daleko pěknější pro  návštěvníky a mohli vidět krásně baziliku i okolí tohoto zámku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město bude chtít na revitalizaci navázat úpravou parku pod  zámkem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město bude chtít na revitalizaci navázat úpravou parku pod  zámkem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem rád, že došlo k rekonstrukci tohoto zámeckého  parku. A obecně bych chtěl říct, že se snažíme s krajem jako město  spolupracovat. A to i v tomto případě. Protože my jako město  předpokládáme, že budeme dále revitalizovat Jižní Svahy. A chtěli bychom na  tento park a na náš existující park Jižní Svahy navázat dalším propojením dolů  k Faunaparku a potom k řece dalšími parkovými úpravami. Takže vznikne  zase pěkný prostor pro občany."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Muzeum Beskyd ještě ladí drobné úpravy nového parku. A také  řeší, kdo ho bude zahradnicky udržovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Muzeum Beskyd ještě ladí drobné úpravy nového parku. A také  řeší, kdo ho bude zahradnicky udržovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektový den s hasiči na ZŠ Bulharská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní škola Bulharská uspořádala další projektový den. Ten probíhá několikrát do roka vždy na jiné téma. Tentokrát se žáci seznámili s tím, jak náročná je práce hasičů, kteří dětem předvedli nejen simulované zásahy, ale také svou techniku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Záchrana člověka na laně z jeřábu, likvidace nebezpečné látky a další náročné zásahy hasičů viděli v rámci prevence žáci Základní školy Bulharská. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Schelleová, zástupkyně ředitele ZŠ Bulharská: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Myslím si, že se děti baví a tyto projektové dny nás vždycky posunou někam dál. Seznámí se s konkrétními situacemi v životě.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Myslím si, že se děti baví a tyto projektové dny nás vždycky posunou někam dál. Seznámí se s konkrétními situacemi v životě.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Pupák, velitel družstva, Hasičský záchranný sbor správy železnic</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Každý zásah je specifický, kdy nevíte, kolik je zraněných osob, co vás čeká, zda jsou tam děti, dospělí. Každý zásah prostě má svoje.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Náročné bylo zejména vyprošťování člověka po vážné dopravní nehodě, kdy o životě zraněného často rozhodují vteřiny.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -520,265 +621,194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci ZŠ Bulharská: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mě se strašně líbily ty nástroje  jak hasiči zachraňovali ty lidi a auta jak tady přijely.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mě hodně zaujalo to, jak zachraňovali člověka z toho auta a ještě to, jak se slaňovali dolů z velkého jeřábu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Hasiči preventivně působí na děti i na ostatních základních školách v rámci  programu Hasič.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Hasiči preventivně působí na děti i na ostatních základních školách v rámci  programu Hasič.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dětské rybářské závody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vždy na jaře a na podzim se v Lomnici u Rýmařova konají rybářské závody. Ty dětské, které předcházejí dospělým, mají již tradici a sjíždějí se na ně malí rybáři ze širokého okolí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Hlavní pořadatel připravil pro všechny děti odměny a rybník osadil pestrou škálou ryb.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Řezníček, hlavní pořadatel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Myslím si, že jsou to na Severní Moravě největší rybářské závody. Osádka ryb je tady hodně veliká, myslím si, že ti mladí si zachytají, alespoň tu bílou rybu a takové. Účastníků je tady 54 dětí a děti jsou tady z Třince, od Olomouce, ze Zlína, z Luhačovic.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, účastníci závodů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme z Opavy, máme tady dva syny, jeden je na druhé straně. Ten starší loví, ten mladší začíná." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„My jsme z Břidličné a jsme tu se synem. Už potřetí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jsme z Opavy a jsem tady se synem Josífkem a dcerou Emilkou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na průběh závodu dohlíželi rozhodčí a bodovali úlovky dětí podle druhů a velikosti ryb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Řezníček, hlavní pořadatel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsou tady kapři, amuři velcí, je tady bílá ryba, je tady spousta dravců.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Malí rybáři i přes svůj, často předškolní věk, mají s rybařením zkušenosti a perfektně ovládají rybářské nářadí a způsoby lovu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, účastníci závodů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já chytám na tři červy a na kukuřici.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Chytil jsem červenku a mám ji ve vezírku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Už jsem chytil dvě plotice.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Tři plotičky.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem si pohladila dvě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Specialitou tylovských závodů jsou také bohaté odměny. Ty dostanou nakonec úplně všichni účastníci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -868,93 +898,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-05-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>