--- v0 (2025-12-24)
+++ v1 (2026-09-04)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.5.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kvůli vadám museli část dálnice u Frýdku-Místku opět rozbít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Část obchvatu Frýdku-Místku je v těchto dnech uzavřena a veškerý provoz ve směru od Ostravy je vedený přes centrum města. Důvodem je nutnost provést reklamační opravu povrchu vozovky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na nedávno otevřený obchvat Frýdku-Místku se opět vrátily stavební stroje. Kvůli nekvalitně odvedené práci se musí rozbít betonový povrch, který se musí udělat znovu. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na nedávno otevřený obchvat Frýdku-Místku se opět vrátily stavební stroje. Kvůli nekvalitně odvedené práci se musí rozbít betonový povrch, který se musí udělat znovu.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Z pohledu řidiče se mění dopravní režim, ale v každém případě se u řidičů mění nálada, protože vlastně znovu je vytáhneme z krásné nové dálnice jezdit někde mimo nekomfortně. Neříkám, že nebezpečně, ale v každém, případě už dávno měli jezdit po dálnici.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reklamační oprava se týká úseku, který už byl opravovaný v průběhu stavby. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -94,55 +208,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dočasné uzavření části obchvatu a zvýšený provoz centrem maří plány města na úpravu bývalého průtahu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme byli připravení udělat již některé úpravy na průtahu, které by měly zvýšit bezpečnost občanů. Měly by ho zklidnit. Chtěli jsme umožnit odbočení vlevo na některých křižovatkách, které právě by bylo možné po snížení toho průjezdu. Chtěli jsme zprovoznit některé světelné signalizace, chtěli jsme obnovit některé přechody se systémem vyvolávání a některé z těchto úprav jsou samozřejmě teďka posunuty v čase.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oprava reklamovaného úseku by měla být hotova do konce června. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V nákupním centru vytáhl zloděj ženě z kabelky mobil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -310,53 +419,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné probíhá úprava Rájecké remízy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné v těchto dnech probíhá úprava Rájecké remízy. Hlavním důvodem je zvýšení retenční funkce stávající nádrže a zvýšení protipovodňové ochrany níže položeného území.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Karviné probíhá v současné době navýšení hráze v Rájecké remíze a také úprava jejího okolí. Výhodou navrhovaného řešení je zadržení povodňové přívalové vlny  100 leté vody.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Karviné probíhá v současné době navýšení hráze v Rájecké remíze a také úprava jejího okolí. Výhodou navrhovaného řešení je zadržení povodňové přívalové vlny  100 leté vody. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Salamonová, vedoucí oddělení provozu a údržby majetku Odboru majetkového MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Cílem těchto prací je vyčištění poldru. Tento poldr byl plný sedimentu a náletové zeleně, proto dochází k jeho prohloubení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Polder byl sice prohlouben, ale záměrem města je nechat ho v přírodním stavu tak, aby tady mohli žít obojživelníci a další drobní živočichové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -374,104 +482,102 @@
         <w:t xml:space="preserve">Jana Salamonová, vedoucí oddělení provozu a údržby majetku Odboru majetkového MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Na místě původního chodníku vznikne nový, který bude mít betonové obrubníky a zábradlí, které bude z oceli s pozinkovaným nátěrem.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Mikula, pracovník stavby</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Momentálně sypeme podkladní vrstvy pro chodník, podkladní kámen a na něj potom přijde asfalt."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Součástí celého procesu bylo také nutné vykácení náletové zeleně, náhradní výsadba je zajištěna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Součástí celého procesu bylo také nutné vykácení náletové zeleně, náhradní výsadba je zajištěna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Setkání rodáků a přátel Hrušova v Petřkovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dříve městys, dnes téměř vybydlená čtvrť Ostravy. I přesto se rodáci a přátelé Hrušova pravidelně scházejí už 35 let a vzpomínají na dobré časy.  Vůbec první setkání se uskutečnilo v roce 1988.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bezmála 200 rodáků a přátel Hrušova se sešlo v kulturním domě v Petřkovicích. Spojují je vzpomínky na krásná léta, která zde prožili předtím, než se tato městská část Ostravy proměnila ve vyloučenou lokalitou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeňka Dudková, organizátorka setkání: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Koná se 12. setkání rodáků a přátel Hrušova. Pravidelně se konalo co 3 roky. Tentokrát je to až za 5 let. Bývalo nás víc, ale bohužel vymíráme."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Koná se 12. setkání rodáků a přátel Hrušova. Pravidelně se konalo co 3 roky. Tentokrát je to až za 5 let. Bývalo nás víc, ale bohužel vymíráme." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: rodáci z Hrušova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Velice jsem ráda, že se spolužákama, se známýma po tolika letech se tady setkáváme ve zdraví. Ať jsou všichni zdraví a nezapomenou na náš krásný Hrušov, co jsme měli.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Hezky se nám tam žilo a teď bohužel. Už to je taková průmyslová zóna.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -518,112 +624,108 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilustrátor Adolf Dudek pobavil v Karviné seniory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Známý ilustrátor dětských knížek Adolf Dudek zavítal do Nového domova v Karviné, aby tady pobavil seniory. A nejen to, pokusil se vrátit je zpátky do dětských let a společně si připomněli základy kreslení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ilustrátor Adolf Dudek je známý a oblíbený především mezi dětmi, před pár dny ale rozesmál i seniory z Denního centra služeb a Nového domova, kde si pro ně připravil lekci základních pravidel kreslení. Senioři si tak mohli společně s ním připomenout, jak správně nakreslit postavu nebo co stačí udělat, aby rozlišili obličej dospělého člověka od dítěte.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ilustrátor Adolf Dudek je známý a oblíbený především mezi dětmi, před pár dny ale rozesmál i seniory z Denního centra služeb a Nového domova, kde si pro ně připravil lekci základních pravidel kreslení. Senioři si tak mohli společně s ním připomenout, jak správně nakreslit postavu nebo co stačí udělat, aby rozlišili obličej dospělého člověka od dítěte. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adolf Dudek, ilustrátor</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Rychlokurz obsahoval hlavně radost z kreslení a života a kreslení nás přenáší do světa, který právě kreslíme. Ty lidi zapomněli na starosti kolem sebe a hlavně s úsměvem:” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě kresby lidského těla se naučili senioři pracovat i se základními geometrickými tvary.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě kresby lidského těla se naučili senioři pracovat i se základními geometrickými tvary. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adolf Dudek, ilustrátor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naučili se, že pomocí základních geometrických tvarů - kolečka, čtverce, trojúhelníku a obdélníku se dá nakreslit celý svět..jak jednoduché ."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: senioři</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Mysleli jsme, že vůbec nepujdeme, protože jsme už neschopní, ale dobré to bylo. Aspoň jsme se procvičili, namalovali, ještě něco dovedeme.” "No bavilo mě to, ty domečky, autíčko."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Adolf Dudek do Nového domova zavítal díky projektu karvinské regionální knihovny, která seniorům z Denního centra služeb a Nového domova přináší různé aktivity. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -698,93 +800,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-28-05-2023-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>