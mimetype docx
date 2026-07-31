--- v0 (2025-12-24)
+++ v1 (2026-07-31)
@@ -1,80 +1,203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.5.2023, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lichtenštejnská knížecí rodina v Opavě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava zažila nevídanou návštěvu. Pětičlenná delegace rodinných příslušníků knížecího rodu Lichtenštejnů přijela v rámci vernisáže výstavy Knížata z Lichtenštejna. Výstava nabízí rozsáhlou sbírku z České republiky i ze zahraničí a představuje historický význam rodu a jeho vliv na opavský region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slezské zemské muzeum připravilo unikátní výstavu zvanou Knížata z Lichtenštejna - Páni země opavské a krnovské. Výstava se plánovala tři roky k příležitosti oslav 410. výročí vzniku Opavského knížectví Karlem I. z Lichtenštejna. Na slavnostním zahájení promluvila mimo jiné princezna Nora, která vzpomínala na své rodiče, místní rodáky.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Vlastně princezna vykládala své historky životní, protože její maminka pochází z této oblast, takže nám vykládala životní historky, které tady prožila a jaké to bylo v minulosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě již zmíněné princezny Nory přijeli z knížecí rodiny také princezna Gabriella, princ Alfréd, princ Wolfgang a princezna Maria-Pia Kothbauer. Ta jako jediná Opavu už čtyřikrát navštívila jako velvyslankyně Lichtenštejnska pro Českou republiku a Rakousko. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -205,51 +328,59 @@
         <w:t xml:space="preserve">Lokalita Stříbrného jezera prošla celkovou náročnou rekultivací, která zahrnuje terénní a krajinářské úpravy, vybudování splaškové kanalizace, aby bylo možné zřídit v budoucnu veřejné toalety. Uprostřed jezera byl instalován ostrůvek, u břehu pak molo. Pro běžce je vyznačen jednu míli dlouhý okruh.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Navrátil (ANO), primátor Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem rád, že se povedlo tuto stavbu dokončit. Stavba byla velice náročná, trvala skoro tři roky, museli jsme zde řešit spoustu technických problémů jako byla trvalé snížení hladiny, měli jsme tady taky propadliny apod. Takže opravdu toho bylo hodně a jsem rád, že se to všechno povedlo a že konečně máme tuto stavbu hotovou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ke zvýšení hladiny jezera došlo poté, co se zřítily stropy štol a přebytečná voda se dostala do chodeb.  </w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lubomír Dehner, architekt a projektant revitalizace: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Za celou dobu co jsme to projektovali ale asi zhruba posledních čtyřicet padesát let se ta hladina nezměnila. Ale najednou když se zahájila stavba, tak se začala hladina zvedat a zvedla se o více než metr. Takže některé prvky navržené ve stavbě se objevily pod vodou a muselo se to nějakým způsobem řešit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dnes je hladina jezera stejná jako před revitalizací. Kromě jezera přibyla nová 66 metrů dlouhá lávka, která propojila Městské sady se Stříbrným jezerem. Visutá konstrukce s oboustranným zavěšením na kabelech kotvených do koncových pylonů spolufinancovalo město Opava a ministerstvo financí.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -309,77 +440,84 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Proběhl 10. ročník filmového festivalu Opavský páv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filmový festival studentských filmů Opavský páv oslavil desáté výročí. To že je páv celosvětově známí ukazovalo i množství přihlášených filmů, kterých bylo přes dvě stě. V rámci festivalu probíhaly kromě projekce také tematické workshopy, křest audioknihy nebo filmové kvízy či koncerty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dokumentární, animované, popularizačně naučné či hrané filmy. V těchto žánrech dohromady soutěžilo 214 studentských filmů. Festival Opavský páv každoročně pořádá Filmový, televizní a rozhlasový ústav ze Slezské univerzity. Na slavnostním zahájení pronesla řeč také nově inaugurovaná děkanka Filozoficko-přírodovědecké fakulty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dokumentární, animované, popularizačně naučné či hrané filmy. V těchto žánrech dohromady soutěžilo 214 studentských filmů. Festival Opavský páv každoročně pořádá Filmový, televizní a rozhlasový ústav ze Slezské univerzity. Na slavnostním zahájení pronesla řeč také nově inaugurovaná děkanka Filozoficko-přírodovědecké fakulty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Horsáková, vedoucí ústavu FTaRT: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Přihlásily se filmy z celého světa a když říkám z celého světa, tak opravdu ze všech kontinentů kromě těch na pólech. Například jsme letos měli filmy z Kanady, z Kolumbie, z Jižní Koreji, ze Singapuru, chcete-li tedy znát ty exotičtější destinací.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí programu byly také workshopy pro střední školy. Mezi tyto workshopy patří například plastelínová animace, vyvolávání fotogramů nebo malování světlem. Studenti si tak vyzkoušeli mnoho různých profesí, jaké u filmu mohou zastupovat.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Arnošt Holan, organizátor akce, student ústavu FTaRT: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V televizním studiu si mohli studenti vyzkoušet jak práci za kamerou, i jak moderátoři tak i zároveň jako střihači, režiséři nebo zvukaři. Největší zájem byl asi o pozici střihače, režiséra a potom kameramana.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -412,53 +550,52 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V rámci festivalu se také křtila audiokniha známé sbírky České pivní pohádky od Jiřího Vávry. Symbolicky ji, samozřejmě jak jinak než pivem, pokřtil kromě autora také herec ostravského divadla Komorní scéna aréna Petr Pěnkava, který pohádku namluvil. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Horsáková, vedoucí ústavu FRaT: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bylo to takové symbolické, protože autor té knihy je zároveň jedním z členů organizačního týmu prvního ročníku festivalu a jedním z iniciátorů vzniku toho festivalu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zatímco první ročník v roce 2014 probíhal v aule v budově Slezské univerzity na ulici Hradecké, v současné době využívají studenti rozsáhlé prostory budovy ústavu v Hauerově ulici. Kromě kinosálu, kde se promítají snímky, proběhla vernisáž v místní galerii nebo koncerty či workshopy ve filmovém ateliéru. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zatímco první ročník v roce 2014 probíhal v aule v budově Slezské univerzity na ulici Hradecké, v současné době využívají studenti rozsáhlé prostory budovy ústavu v Hauerově ulici. Kromě kinosálu, kde se promítají snímky, proběhla vernisáž v místní galerii nebo koncerty či workshopy ve filmovém ateliéru.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slavnostní zakončení se neslo v duchu velkých oslav. Absolutní vítězem festivalu se stal snímek Ostrov svobody zlínských studentů pod režijním vedením Petra Januschky. Cenu Opavského páva si odnesla i místní studentka Kateřina Nguyenová za krátký snímek Labyrint.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -540,93 +677,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-31-05-2023-16-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>