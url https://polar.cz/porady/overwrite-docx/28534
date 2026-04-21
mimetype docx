--- v0 (2025-12-24)
+++ v1 (2026-04-21)
@@ -1,136 +1,248 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.6.2023, 18:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co se děje ve Fakultní nemocnici se dozvíte už za chvíli, startuje totiž mediína speciál. Dobrý den. Tentokrát společně zjistíme, jak je důležitá kontrola znamének, počet lidí, kteří přichází ročně do melanomové ambulance, totiž roste a proběhl 67. Kongres českých a slovenských dětských chirurgů, ani tam naše kamera nemohla chybět. Dnešní díl začneme ve stanu proti melanomu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tolik deset minut z lékařského prostředí fakultní nemocnice,mějte hezké a zdravé dny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lékaři FN Ostrava i letos vyšetřovali ve stanu proti melanomu</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16. ročník preventivní akce s názvem Stan proti melanomu, do které se pravidelně zapojují lékaři Kožního oddělení Fakultní nemocnice Ostrava letos přilákal více než 380 lidí napříč všemi věkovými skupinami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MUDr. Yvetta Vantuchová, Ph.D., primářka, Kožní odd. FN Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Bylo tady i docela dost lidí starších, kteří žijí sami a vlastně důvodem bylo, že ví, že na zádech něco mají, ale když si na to nevidí, tak neví, co to může být.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  Bylo tady i docela dost lidí starších, kteří žijí sami a vlastně důvodem bylo, že ví, že na zádech něco mají, ale když si na to nevidí, tak neví, co to může být. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lékaři v průběhu osmihodinové preventivní akce nakonec odhalili u 11 lidí zhoubný, a u šesti lidí nezhoubný nádor. Všichni byli pozvání k dalšímu vyšetření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MUDr. Jiří Havrlant, MHA ředitel FN Ostrava : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FN Ostrava je pracoviště, kde se provádí specializovaná a superspecializovaná péče. Ale základem je prevence jako taková, ve všech oblastech medicíny. A jedna z nich je otázka prevence melanomu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FN Ostrava má specializovanou melanomovou ambulanci. V provozu je každý čtvrtek. K ošetření je ale nutné doporučení praktického nebo odborného lékaře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidí s melanomem celosvětově přibývá, Yvetta Vantuchová, primářka, Kožní oddělení FNO</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve studiu vítám Yvettu Vantuchovou, primářku kožního oddělení Fakultní nemocnice Ostrava a náš rozhovor naváže na téma z předchozího příspěvku akce Stan proti melanomu. Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Yvetta Vantuchová, primářka, Kožní oddělení FNO: </w:t>
       </w:r>
       <w:r>
@@ -396,53 +508,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Byly zaměřeny na zavádění PICC( čti pik) a Midline (čti midlajn) katetrů a také na novinky z oblasti péče o stomii. Jen Fakultní nemocnice Ostrava se stará o dvacet dětí, které mají vývod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odborné setkání zorganizovalo Centrum dětské traumatologie a chirurgie MUDr. Ivana Slívová, Ph.D., staniční lékařka, Centrum dětské traumatologie a chirurgie FNO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> hlavní organizátorka kongresu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> V dnešní době je v České republice asi 110 dětských chirurgů registrovaných, kteří by se měli, nebo musí zúčastnit, což je úžasné. Samozřejmě někteří musí zůstat v práci, a ti zas na nás myslí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> V dnešní době je v České republice asi 110 dětských chirurgů registrovaných, kteří by se měli, nebo musí zúčastnit, což je úžasné. Samozřejmě někteří musí zůstat v práci, a ti zas na nás myslí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mgr. Hana Horelová, vrchní sestra, Klinika chirurgie a ortopedie FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Mám velkou radost, máme obrovský zájem o tento kongres. Kongres navštíví kolem 60 kolegyň.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">prof. MUDr. Michal Rygl, Ph.D., předseda České pediatricko - chirurgické společnosti: </w:t>
       </w:r>
       <w:r>
@@ -559,93 +670,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-01-06-2023-18-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>