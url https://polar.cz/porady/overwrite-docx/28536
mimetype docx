--- v0 (2025-12-23)
+++ v1 (2026-09-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.6.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sdílená kola mají kvůli zlodějům nově obrněné zámky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V minulých dvou letech řešili provozovatelé sdílených jízdních kol v Ostravě velký problém s vandaly, kteří rozbíjeli zámky a poškozovali GPS moduly, aby mohli jezdit zdarma. Problém vyřešila až kovová ochrana zámku. Přesto se najdou kutilové, kteří je stále rozbíjejí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cyklista strážníkům řekl, že takto poškozené kolo mu před chvílí půjčil kamarád a že neví, že se to nesmí. Strážníci případ předali k vyřešení na úřad. Ukázalo se, že je  to jedno z minima kol, které ještě neměly obrněný zámek, které firma Nextbike kvůli vandalům na zámky instalovala. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Karpov, obchodní ředitel společnosti Nextbike: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zainvestovali jsme do speciálně upravených zámků, které byly implementovány i někde v Německu, kde se řešil stejný problém a všechny zámky jsou vyměněné. Mělo to obrovský vliv." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letos strážníci v Ostravě zaregistrovali 7 případů poškozených sdílených kol. Před 2 roky do bylo i 7 za den, takže se kovové brnění zámků osvědčilo. V Ostravě jezdí 1100 kol společnosti Nextbike. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letos strážníci v Ostravě zaregistrovali 7 případů poškozených sdílených kol. Před 2 roky do bylo i 7 za den, takže se kovové brnění zámků osvědčilo. V Ostravě jezdí 1100 kol společnosti Nextbike.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bývalý OD Breda se dočká nové fasády a oken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -191,53 +305,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukce interiéru přijde na řadu poté, co odborná komise dá městu finální výstup, co všechno by tam mohlo být a jak to bude vypadat. Administrativní prostory by měly zůstat otevřené jako kdysi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Právě v těchto místech ve 3.NP měl svou kancelář sám majitel budovy. Pan David Weinstein.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fakultní nemocnice Ostrava začala s průzkumem mezi pacienty, kteří jsou léčeni pro vysoký krevní tlak. Otázky se týkají toho, jak pacienti vnímají svoji léčbu a jestli je pro ně užívání různých druhů léků na vysoký krevní tlak zátěží. Výsledky podpoří výměnu vědeckých poznatků mezi evropskými Centry pro hypertenzi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Fakultní nemocnice Ostrava začala s průzkumem mezi pacienty, kteří jsou léčeni pro vysoký krevní tlak. Otázky se týkají toho, jak pacienti vnímají svoji léčbu a jestli je pro ně užívání různých druhů léků na vysoký krevní tlak zátěží. Výsledky podpoří výměnu vědeckých poznatků mezi evropskými Centry pro hypertenzi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasiči zveřejnili video z dramatické záchrany kobyly v Horní Suché. Pětiset kilové zvíře, které spadlo do studny, musel vysvobodit vyprošťovací automobil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Významné osobnosti získaly Cenu města F-M</w:t>
@@ -270,198 +383,191 @@
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Se například dokázal vypořádat se ctí s výtvarnou podobou  oslav 700 let Frýdku-Místku. I v době minulého režimu, kdy to nebylo úplně  jednoduché."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Antonín Kačmařík, oceněný výtvarník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Velice si toho vážím. Frýdek-Místek mi přirostl k srdci.  A to ze dvou důvodů. Poznal jsem ho romantický, ještě ten starý Frýdek-Místek.  Staré uličky a tak dále. A potom celé to přebudovávání na nový, krásný, moderní  Frýdek-Místek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Další dvě ceny byly uděleny in memoriam. Za přínos v oblasti  výchova a vzdělávání ji získal Ladislav Muroň, který i přesto, že byl nevidomý,  27 let působil jako ředitel Základní umělecké školy a sám na ní vyučoval.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Další dvě ceny byly uděleny in memoriam. Za přínos v oblasti  výchova a vzdělávání ji získal Ladislav Muroň, který i přesto, že byl nevidomý,  27 let působil jako ředitel Základní umělecké školy a sám na ní vyučoval. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Většina úspěšných muzikantů, herců, hudebníků, kteří z Frýdku-Místku  vzešli, tak prošli jeho školou. Jsem rád, že tady s námi dnes byla jeho  žena jeho syn."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Muroň, syn oceněného Ladislava Muroně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to takový pocit jednak samozřejmě hrdosti a samozřejmě částečně  i toho smutku, protože trošičku se ty emoce slévají. Je to určitě známka toho,  že on tady udělal velkou práci. A to město je si toho velmi dobře vědomo. A  samozřejmě smutek souvisí s tím, že bohužel tady nemůže s námi být o  ty čtyři měsíce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Třetí cenu za přínos v oblasti výtvarné umění a architektura  obdržel posmrtně továrník, zakladatel textilního průmyslu ve Frýdku-Místku Adolf Abraham Landsberger.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Třetí cenu za přínos v oblasti výtvarné umění a architektura  obdržel posmrtně továrník, zakladatel textilního průmyslu ve Frýdku-Místku Adolf Abraham Landsberger. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Kučerová Landsbergerová,  pravnučka továrníkova bratra:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Můj praděd byl bratrem Adolfa. A já bych chtěla jenom  připomenout jednu takovou věc. Že z dnešního hlediska Adolf, jako  nejstarší bratr, byl vskutku, dneska bychom řekli vynikajícím manažerem, který  fungoval na té cestě od Baltu k Vídni. Nebyl to ovšem prosím jenom on,  protože v tom byla zainteresovaná opravdu celá rodina."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My bychom tímto i symbolickým krokem chtěli navázat na ty  hodnoty, které tady vytvořil a jak je známo, snažíme se postupně revitalizovat  textilní továrny. To industriální dědictví, které nám tady zůstalo. A věřím, že  tím dalším krokem bude dokončení bulváru, který povede k novému dopravnímu  terminálu a k nádraží, který by v budoucnu měl nést jméno Adolfa  Landsbergera."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cena statutárního města je udělována každoročně za uplynulý  rok. Laureáty navrhují občané a o udělení rozhoduje zastupitelstvo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cena statutárního města je udělována každoročně za uplynulý  rok. Laureáty navrhují občané a o udělení rozhoduje zastupitelstvo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po třech letech příprav začíná první etapa revitalizace sídliště Nerudova v Novém Jičíně. Výsledkem bude mimo jiné i rozšíření parkovacích míst a bezpečnější pohyb chodců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Jedním z cílů té revitalizace veřejných prostranství není jen zkulturnění a zatraktivnění pro veřejnost, zejména zde bydlící obyvatele, ale také navýšení kapacity parkovacích míst. Toto bylo v rámci dotazníku identifikováno jako jeden z největších problémů. Rozšířením parkoviště dojde k navýšení parkovacích míst zhruba na dvojnásobek, tedy na 15 stání.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sázení stromu před knihovnou u příležitosti 100. výročí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská regionální knihovna slaví v letošním roce krásné jubileum - sté výročí svého vzniku. U této příležitosti byl před knihovnou vysazen nový strom a ke zhlédnutí stojí i výstava týkající se historie této nepostradatelné instituce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sázíme další stovku. S tímto mottem byl před centrální budovou karvinské regionální knihovny vysazen krásný mladý strom Ginkgo biloba, a to na počest 100. výročí vzniku karvinské knihovny. Symbolicky strom za zvuku fanfár pomohli zasadit i vzácní hosté, jako generální konzulka Polské republiky a také náměstek primátora Andrzej Bizoń.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sázíme další stovku. S tímto mottem byl před centrální budovou karvinské regionální knihovny vysazen krásný mladý strom Ginkgo biloba, a to na počest 100. výročí vzniku karvinské knihovny. Symbolicky strom za zvuku fanfár pomohli zasadit i vzácní hosté, jako generální konzulka Polské republiky a také náměstek primátora Andrzej Bizoń. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kukrechtová, ředitelka Regionální knihovny Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Jelikož Ginkgo biloba je strom, který má sloužit na dlouhou paměť, tak nám to přišlo velmi symbolické pro knihovnu, jelikož to je instituce, která vzdělává a baví.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Izabella Lucyna Wołłejko-Chwastowicz, generální konzulka Polské republiky v Ostravě</w:t>
       </w:r>
       <w:r>
@@ -528,234 +634,171 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Festival Jes Art představil tvorbu desítek umělců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Janovic u Rýmařova se sjeli umělci z celého regionu na 5. ročník multižánrového uměleckého festivalu Jes Art. Ten představil tvorbu malířů, sochařů, šperkařů, řezbářů i mnoha dalších amatérských umělců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Návštěvníci si umělecké předměty mohli nejen prohlédnout, ale i zakoupit nebo si vyzkoušet jejich výrobu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lída Ondrašíková, malířka a hlavní organizátorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsou tady umělci, malíři, sochaři,máme tady uměleckého kováře, uměleckého slévače, je tady spousta šperkařů, módní doplňky, každý si tady najde něco zajímavého."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Olejníčková, malířka a keramička: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak tady si můžou lidi vyzkoušet točení na hrnčířském kruhu, potom tady mám na ukázku nějakou keramiku vlastní a ještě obrazy, krajiny, převážně z Jeseníků, někdy i dál, z Rychlebských hor často.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Chroboczek, výrobky z kůže a dřeva: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak určitě se můžete podívat na práce s kůží, protože, mě to přijde, že to je nejkrásnější práce, která může být pro člověka, který chce něco kutit. Takže mám tady toulce, mám tady ochrany pro ty lukostřelce na ruku, popřípadě pouzdra na dýky, malinká čutorka na něco buď ostrého nebo na čajík, ale mám tady i kusy přívěsků ze dřeva, motýlky ze dřeva, kabelky kožené, takže stačí se jenom potom podívat, každý si určitě něco vybere.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Titus Angyal, umělecký kovář: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vyučil jsem se kovářem, stal jsem se kovářem a dělám kováře. To je asi tak vše. A když ta moje díla nemluví za sebe, tak je to zbytečná snaha.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Nesétová, KiVi Wear Rýmařov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dobrý den, zabýváme se výrobou šitého oblečení. Máme tady korunky klasické kolové sukýnky, dámské tepláky a dámské sukně, čelenky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Plánka, řezbář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Máme tady dřevěné šperky. Na šperk na nějaké vyřezávané věci bude určitě lepší nějaké měkčí dřevo, na nějaký, aby to vydrželo, je lepší třeba nějaké tvrdší dřevo, tropické třeba.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav „Gin“ Šín, provozovatel kempu a výtvarník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jelikož jsem vlastně původcem značky Moravská mincovna, tak se snažím vystavovat ty naše výrobky. Je to poutavá sběratelská hra s medailemi stamp, s mincemi stamp, které vlastně provází lidi po celé České republice, hraje se s nimi úžasná dobrodružná sběratelská hra, takže stačí sledovat naše stránky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lída Ondrašíková, malířka a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">hlavní organizátorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já tady letos vystavuji svoje ilustrátorské projekty, ilustrovala jsem druhou knížku, takže tady mám ilustrace do té knihy, je to knížka pro děti o dinosaurech a pak ještě karty příběhů, zase koučovací projekt.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Za 5 let existence se festival stále rozvíjí a účast umělců je rok od roku bohatší.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav „Gin“ Šín, provozovatel kempu a výtvarník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Každý rok ti umělci nám tady přibývají a člověk je rád, že to má nějaký vývoj. Je to samozřejmě i o tradici, je to pátý ročník, takže díky tomu snad nás tady bude čím dál víc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -845,93 +888,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-06-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>