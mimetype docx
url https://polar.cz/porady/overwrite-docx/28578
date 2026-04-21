--- v0 (2026-01-14)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.6.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Blesková výměna na postu hejtmana MSK, Ivo Vondrák rezignoval, novým hejtmanem zvolen Jan Krkoška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hejtman Moravskoslezského kraje Ivo Vondrák v úvodu dnešního jednání krajského zastupitelstva rezignoval na svoji funkci, předešel tak svému odvolání v důsledku podpory Petra Pavla při prezidentských volbách. Novým hejtmanem byl zvolen dosavadní náměstek pro regionální rozvoj a cestovní ruch Jan Krkoška. Zastupitelé poté 44 hlasy zvolili novým hejtmanem Moravskoslezského kraje dosavadního náměstka pro regionální rozvoj a turistický ruch Jana Krkošku (ANO).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -69,96 +184,88 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zastupitelský klub Hnutí ANO pak za nového hejtmana vybral Jana Krkošku, který zastával funkci náměstka pro regionální rozvoj a cestovní ruch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), předseda zastupitelského klubu Hnutí ANO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Věřím, že do budoucna bude rozvoj MS kraje pokračovat podle schválených dokumentů, strategického plánu a podle schváleného programového prohlášení rady kraje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), nový hejtman MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Před námi je velká výzva, které si velmi vážím po dnešním jednání a věřím že, jak Ivo Vondrák připravil MS kraj, ve všech těch věcech budeme pracovat nadále a rozvíjet a posouvat kraj dopředu."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Koaliční strany prý rozhodnutí Hnutí ANO respektují, což potvrdili i hlasováním, kdy pro Jana Krkošku zvedlo ruku 44 z 65 zastupitelů. Vondrák stál v čele Moravskoslezského kraje od roku 2016, po rezignaci označil za smutné, že 30 let po revoluci nemůže člověk říct svůj názor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák (zvolen za ANO), odstupující hejtman MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Jsem stále poslancem, druhá věc je, že jsem v "zápřahu" od roku 1985, takže té práce bylo strašně moc. Teď si naplánuji několik týdnů, abych vydechnul a vyklusal ten tlak. Co mě překvapilo, byl postoj některých lidí, kterým jsem skutečně věřil. Celé se to začalo skutečně tlačit způsobem, že jsem si někdy připadal štvaný. Je pravda, že to nebylo nic moc příjemného. Je třeba se nevymlouvat na politiku a říci si, kde je moje osobní integrita a jak se chci chovat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na uvolněné pozici náměstka hejtmana pro regionální rozvoj a turistický ruch Jana Krkošku nahradí Šárka Šimoňáková (ANO).</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na uvolněné pozici náměstka hejtmana pro regionální rozvoj a turistický ruch Jana Krkošku nahradí Šárka Šimoňáková (ANO). </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Porubě oživují prostor vodními prvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -170,73 +277,70 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V loňském roce prošel proměnou první ze dvou parků u kulturního domu Poklad. V jeho centrální části už chybí jen kašna, která se aktuálně instaluje. Vodních prvků tak v Porubě přibývá. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: obyvatelé Ostravy-Poruby: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mi se to líbí hodně, protože jsem znal jak ten park vypadal předtím a rád tady chodím. Je to tady krásné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Super, úplně nádhera. Proti tomu, co tady bylo, že tady bývali i bezdomovci, tak to je fajn."</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Super, úplně nádhera. Proti tomu, co tady bylo, že tady bývali i bezdomovci, tak to je fajn."  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Brodová, místostarostka MOb Ostrava-Poruba: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Kašna, která bude umístěna v tomto parku, je vlastně takovým nízkým diskem o průměru zhruba 7 a půl metru a výšce zhruba jednoho metru, který tvoří leštěné žulové desky. Ty jsou zakončeny bronzovou růžicí s vodními tryskami.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Žulové částí kašny jsou původní a v minulosti prošly odbornou repasí. Betonová podpěrná část a samotná technologie a strojovna jsou samozřejmě nové.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Žulové částí kašny jsou původní a v minulosti prošly odbornou repasí. Betonová podpěrná část a samotná technologie a strojovna jsou samozřejmě nové. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">pan Roman, realizační firma: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nejtěžší práce asi budou opravdu ty poslední dvě řady, protože ty kameny jsou nejtěžší. Tady tento malý asi 130 kilo a ty ostatní zhruba okolo 200.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Brodová, místostarostka MOb Ostrava-Poruba</w:t>
       </w:r>
       <w:r>
@@ -325,125 +429,122 @@
         <w:t xml:space="preserve">Jiří Kadula, řidič autobusu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nacházíme se v autobuse Karosa ŠL11 z roku 1980.  Je to jeden z posledních kusů, který byl vyroben ve Vysokém Mýtě v Karose.  Pak se začaly vyrábět řady 700. Je přezdívaný Bobík. Tuto přezdívku dostal od mého taťky a  už se to zažilo. A Většinou odpovídáme tak, že je to autobus s duší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Švarcová, průvodkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Když jsem sestavovala ty texty tady k  těmto prohlídkám, tak jsem chtěla dát důraz právě na příběh těch lidí. Jak těch  zaměstnanců, tak zaměstnavatelů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Návštěvníci se podívají do ředitelství Slezanu, přádelny a  tkalcovny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Návštěvníci se podívají do ředitelství Slezanu, přádelny a  tkalcovny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Švarcová, průvodkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dozví se třeba, že Adolf Landsberger, o kterém mluvil pan  primátor, tak že měl o 30 let mladší manželku. Nebo to, kolik vydělávali takoví  dělníci. Kdo byli hlavně ti zaměstnanci těch továren. Spíš je to zaměřeno na to  19. století a přelom 20. století."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Konvičná, ředitelka TIC Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V letošním roce jsme projekt  inovovali. S tím, že trasy jsme měly skoro dvou a půl hodinové a byly  hodně dlouhé. Tak jsme je zkrátili a pomohli jsme těm účastníkům tím, že  jsme objednali historický autobus, který pojme 40 účastníků a věřím, že všechny  prohlídky, které máme připraveny, je jich 9 celkem, v období červen až  srpen. Takže budou obsazeny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Místo v autobuse je nutné si předem rezervovat na webu  technotrasa.cz. První jízda bude už 17. června. Ve spolupráci s Muzeem Beskyd  si budou moci zájemci vyzkoušet modrotisk. A Kultura F-M připravila v bývalé  záložně výstavu fotografií Slezanu od Lukáše Horkého. Nový život dostane i  modrotiskový vzor v podobě suvenýrů nejen do kuchyně. Jako zástěry, ubrusy,  chňapky a další.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Místo v autobuse je nutné si předem rezervovat na webu  technotrasa.cz. První jízda bude už 17. června. Ve spolupráci s Muzeem Beskyd  si budou moci zájemci vyzkoušet modrotisk. A Kultura F-M připravila v bývalé  záložně výstavu fotografií Slezanu od Lukáše Horkého. Nový život dostane i  modrotiskový vzor v podobě suvenýrů nejen do kuchyně. Jako zástěry, ubrusy,  chňapky a další. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lea Duží, jednatelka firmy Wrap Up:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Šablona, která je v Muzeu Beskyd, je z druhé poloviny  19. století a my jsme provedli její digitalizaci a úpravu do moderní šablony. A  vznikne látka bavlněná, která bude mít vzor na sobě. A budou se z ní šít  moderní výrobky. Čímž by se mohlo podařit vdechnout život tomu starému vzoru  Slezanu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to další krok k tomu, zpopularizovat a ukázat to  nejzajímavější, co ve městě Frýdek-Místek máme. A to jsou opravdu krásné industriální  budovy bývalých textilních továren. Naším cílem je tyto továrny postupně revitalizovat  a vrátit zpět městu. Vrátit do nich život. A jsem rád, že už postupně se to  děje. Opravdu i v realitě. Vzniká nové sídlo městské policie a na něj  navazující bulvár, který by měl v budoucnu nést jméno zakladatele  textilního průmyslu Adolfa Landsbergera. A který by měl  propojit sídliště Slezská s novým dopravním terminálem u vlakového nádraží."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obnovou projde i areál v Hálkově ulici, který chce nový  majitel Gevorg Avetisjan opravit, předělat na výrobnu a muzeum, i zpřístupnit  jako památku veřejnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obnovou projde i areál v Hálkově ulici, který chce nový  majitel Gevorg Avetisjan opravit, předělat na výrobnu a muzeum, i zpřístupnit  jako památku veřejnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Průkopník speciálního školství z NJ slaví 30 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -606,103 +707,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sportovci různého věku a různé fyzické kondice si mohli poměřit své síly v tradičním triatlonu, který každý rok pro zájemce pořádá Táňa Červená ve spolupráci s městskou sportovní organizací Stars a dobrovolníky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Taťána Červená, organizátorka triatlonu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "První budeme plavat 30 bazénů, 750 metrů, pak pojedem na kole přes Dětmarovice a budeme se vracet přes Petrovice, to bude 20 km a potom poběžíme kolem Pískovny po dvě kolečka 2,5 km, takže 5 km."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Závodníci si proto museli dobře rozložit své síly, aby všechny disciplíny zvládli. Na startu byli zkušení triatlonisté, ae i ti, kteří se rozhodli vyzkoušet si tuto sportovní kombinaci poprvé. Nikdo se ale nemusel obávat časového limitu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Závodníci si proto museli dobře rozložit své síly, aby všechny disciplíny zvládli. Na startu byli zkušení triatlonisté, ae i ti, kteří se rozhodli vyzkoušet si tuto sportovní kombinaci poprvé. Nikdo se ale nemusel obávat časového limitu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karolína Píchová, účastnice triatlonu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"To je pro mě můj srdcový triatlon. To je takový oblíbený domácký triatlon." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krpata, účastník triatlonu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já vždycky skoro umřu ve vodě, potom to doženu na kole a pak to nějak doběhnu. Spíš to kolo je pro mě nejlepší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Lassak, účastník triatlonu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Budu doufat, že se neutopím, jsem rád, že jsem v bazénu, že mě když tak někdo vytáhne, viděl jsem plavčíka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z mužů byl nejrychlejší Adam Valošek, všechny disciplíny dokončil za 1:16 minut, z žen doběhla první Karolína Píchová a to za 1:29 minut. Poslední závodník doběhl v čase 2:09 minut.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z mužů byl nejrychlejší Adam Valošek, všechny disciplíny dokončil za 1:16 minut, z žen doběhla první Karolína Píchová a to za 1:29 minut. Poslední závodník doběhl v čase 2:09 minut. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -777,93 +876,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-06-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>