--- v0 (2025-12-17)
+++ v1 (2026-05-20)
@@ -1,83 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...5 lines deleted...]
-      <w:br/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.6.2023, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Skončila revitalizace rybníku Štěpán na Hlučínsku za 36 milionů korun. Z místa se teď stala oáza klidu  a zároveň tam probíhá unikátní způsob ochrany ptačích hnízd před predátory. Odborníci z Arniky mají pětiletý projekt  se záchranou brouka páchníka v Poodří úspěšně za sebou a Střední zahradnická škola Ostrava otevřela před nedávnem nové laboratoře. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Revitalizovaný rybník Štěpán pomůže podpořit biodiverzitu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Skončila revitalizace rybníku Štěpán na Hlučínsku za 36 milionů korun. Kraj ji financoval s přispěním evropské dotace. Rybník a jeho okolí je teď atraktivnější a také významně pomůže zadržování vody v krajině. Zároveň tam probíhá unikátní způsob ochrany ptačích hnízd před predátory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlavně kvůli nedostatku srážek ubývalo v minulých letech na rybníce Štěpán volné vodní hladiny, břehy zarůstaly a zhoršovaly se podmínky pro hnízdění ptáků. Zároveň ubývalo ryb  a ztrácela se rozmanitost, protože některé rostlinné druhy ustoupily těm dominantnějším. Z rybníka se postupně stával mokřad. A to byly impulzy pro to, aby se s přírodní rezervaci zařazenou mezi evropsky významné lokality NATURA 2000, něco začalo dělat. V roce 2015  vznikl nápad, jak tuto lokalitu zachránit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlavně kvůli nedostatku srážek ubývalo v minulých letech na rybníce Štěpán volné vodní hladiny, břehy zarůstaly a zhoršovaly se podmínky pro hnízdění ptáků. Zároveň ubývalo ryb  a ztrácela se rozmanitost, protože některé rostlinné druhy ustoupily těm dominantnějším. Z rybníka se postupně stával mokřad. A to byly impulzy pro to, aby se s přírodní rezervaci zařazenou mezi evropsky významné lokality NATURA 2000, něco začalo dělat. V roce 2015  vznikl nápad, jak tuto lokalitu zachránit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivona Kneblová, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">vedoucí Oddělení ochrany přírody a krajiny,  SCHKO Poodří:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Agentura ochrany přírody tento rybník sleduje už asi 30 let a viděli jsme, jak se mění v mokřadní charakter. Předmětem ochrany je ale rybník a tento je jeden z nejlepších v MS kraji, takže jsme ho chtěli nějakým způsobem zachránit. Společně s kolegou botanikem Lukavským jsme vymysleli, jak to celé nastavit, aby to fungovalo. Tento rybník je specifický tím, že je nebeský a nemá přítok a na něj navazují cenné mokřady. Pro nás to byla velká výzva, připravit návrh projektu, plán péče, který projektant zpracuje.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -158,75 +271,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adrian Czernik, biolog</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Nové vybudované ostrovy jsou udělány pro racky, kterých v ČR ubývá. Původní ostrovy využívají aktivně husy. Tři páry labutí velkých, kachna divoká, a další druhy kachen, husa polní, potápka roháč, potápka černokrká, a další. Záleží na tom jaký je porost, hnízdění v srpnu bude pro ně atraktivnější. Tím, že tady je regulovaný chov ryb, je tady velké množství obojživelníků a pro ně se dělaly tůňky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Mižďoch, vedoucí střediska Dolní Benešov, Rybářství Hodonín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Teď se navrátíme k tomu modelu extenzivního hospodaření, i teď musíme rybník čerpat a vzhledem ke kvalitě a velikosti teď nově celého prostoru pro ryby, to bude možné. Je tu násada kapra z jednoletého na dvouletý, máme tu ročka štiky, kterým to tady vyhovuje, to zarostlé prostředí, k tomu přisazuje i bílou rybu, tak zvanou plotici perlína, aby štika měla potravu. A vše jen v omezeném množství. Vyskytuje se tady piskoř pruhovaný jako významný chráněný druh, lidem možná utajená, velmi zajímavá ryba, která je schopná dýchat i střevně. Je to noční ryba a i té se tu daří a revitalizace byla spojená s obnovením prostředí pro tuto rybu.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Teď se navrátíme k tomu modelu extenzivního hospodaření, i teď musíme rybník čerpat a vzhledem ke kvalitě a velikosti teď nově celého prostoru pro ryby, to bude možné. Je tu násada kapra z jednoletého na dvouletý, máme tu ročka štiky, kterým to tady vyhovuje, to zarostlé prostředí, k tomu přisazuje i bílou rybu, tak zvanou plotici perlína, aby štika měla potravu. A vše jen v omezeném množství. Vyskytuje se tady piskoř pruhovaný jako významný chráněný druh, lidem možná utajená, velmi zajímavá ryba, která je schopná dýchat i střevně. Je to noční ryba a i té se tu daří a revitalizace byla spojená s obnovením prostředí pro tuto rybu.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeňka Němečková Crkvenjaš, radní MS kraje pro životní prostředí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Po dobu tří let teď budeme sledovat jak se tady daří hospodařit, udržovat biodiverzitu a budme sledovat také náš pilotní projekt, tzn. gabionové sítě, které jsme natáhli kolem ostrovů tak, aby se zabránilo divokým prasatům poškozovat snůšky vajec vodních vajec. To tady byl poměrně velký problém. Takže máme ještě co dělat a já se těším na výsledky a doufám, že se osvědčí i ty sítě a my ten projekt budeme moct předat dál.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obnovená volná vodní hladina má nyní plochu 15 hektarů. Rozsáhlý projekt za více než 36 milionů korun financoval Moravskoslezský kraj z evropských zdrojů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obnovená volná vodní hladina má nyní plochu 15 hektarů. Rozsáhlý projekt za více než 36 milionů korun financoval Moravskoslezský kraj z evropských zdrojů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malý brouk páchník jako prostředník záchrany biotopu v Poodří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zámek Nová Horka u Studénky na Novojičínsku byl místem konání semináře, který zrekapituloval pětiletý projekt týkající se záchrany brouka páchníka v Poodří. V rámci projektu se podařilo vysadit dva tisíce stromů, které mu poskytují domov.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -637,93 +748,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-13-06-2023-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>