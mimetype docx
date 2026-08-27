--- v0 (2025-12-22)
+++ v1 (2026-08-27)
@@ -1,239 +1,298 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.6.2023, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruntálský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dny města Bruntálu 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letošní Dny města Bruntálu se nesly ve znamení 810. výročí města a přinesly kulturní i sportovní program pro všechny věkové kategorie. Konaly se nejen na centrálním náměstí, ale také na zámku, v zámeckých zahradách, na stadionu a dalších místech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Až na malou výjimku přálo Dnům města také počasí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), hejtman MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je tady významný svátek města Bruntálu a já bych popřál všem bruntalákům, aby si tyhle dva dny, krásné, plné pohody, užívali zde na náměstí, ale nejenom na náměstí, ale třeba také na zámku v Bruntále.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec (ANO), senátor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já přejí Bruntálu a všem jeho obyvatelům k tomuto výročí hodně štěstí, přeji lidem a chtěl bych, aby byli hrdí na to, že tady bydlí.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Hlavním pořadatelem Dnů města Bruntálu bylo Oddělení kultury města ve spolupráci s Komisí pro kulturu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marin Henč (ANO), starosta Bruntálu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Tak já jsem překvapený, že náměstí je plné. Počasí nám vyšlo a tím, že je plné náměstí, tak pro mě je to opět důkazem, že kultura odvedla opět velmi dobrou práci.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">   </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve"> Vzácnými hosty oslav byly delegace zahraničních účastníků z Polska, Německa, Itálie a Litvy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marin Henč (ANO), starosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já bych rád přivítal všechny delegace partnerských a přátelských měst, které nás navštívily a přišly a s námi společně oslavit 810. výročí založení města Bruntálu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Pajkošová, vedoucí Oddělení kultury MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Takže tady přivítáme naše kolegy z Büdingenu, z Castelerana, z Prudniku, s Gaszowic, ze Štůrova a z Opole.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Malgorzata Stelnicka, místostarostka Opole:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Srdečně pozdravuji obyvatele Bruntálu, zdraví Opole.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Náročný kulturní program byl zahájen již v pátek dopoledne v zámecké zahradě a v režii Střediska volného času byl věnován byl především dětem a mladým.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Šebesta, výrobce her: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tady jsou hry, které vyrábím, jmenuje se to Tajuplný svět podivuhodných her Jiřího Šebesty. Přišel jsem na to asi před 11 lety,kdy jsem ještě dělal takové malé deskové hry, byly složitější na uvažování i na pravidla a teď už dělám takové větší pro rodiny s dětmi, pro malé děti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Poté následoval mix vystoupení na bruntálském náměstí, končící až diskotékou v nočních hodinách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -344,93 +403,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-19-06-2023-16-54?url=bruntalsky-miniexpres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>